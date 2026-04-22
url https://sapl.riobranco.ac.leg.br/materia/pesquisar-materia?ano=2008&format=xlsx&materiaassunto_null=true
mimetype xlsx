--- v0 (2025-11-24)
+++ v1 (2026-04-22)
@@ -54,417 +54,417 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15462/projeto_de_lei_no_02-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15462/projeto_de_lei_no_02-2008.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DA ORDEM DO MÉRITO VOLTA DA EMPREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15463/projeto_de_lei_no_03-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15463/projeto_de_lei_no_03-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ACESSIBILIDADE NO TRANSPORTE PÚBLICO COLETIVO NO MUNICÍPIO DE RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15464</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15464/projeto_de_lei_no_04-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15464/projeto_de_lei_no_04-2008.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FOMENTO A ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15465/projeto_de_lei_no_05-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15465/projeto_de_lei_no_05-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15466</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15466/projeto_de_lei_no_06-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15466/projeto_de_lei_no_06-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15467</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15467/projeto_de_lei_no_07-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15467/projeto_de_lei_no_07-2008.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS E INSTITUI O CONSELHO GESTOR DO FMHIS, NOS TERMOS DA LEI FEDERAL Nº 11.124 DE 16/06/2005.</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Maria Antônia</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/16225/projeto_de_lei_no_08-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/16225/projeto_de_lei_no_08-2008.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Organização Beneficente Nova União -  OBNU.</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15468/projeto_de_lei_no_14-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15468/projeto_de_lei_no_14-2008.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE REMUNERAÇÃO AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15469</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15469/projeto_de_lei_no_15-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15469/projeto_de_lei_no_15-2008.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIREITO À LICENÇA PRÊMIO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE RIO BRANCO.</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15470/projeto_de_lei_no_17-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15470/projeto_de_lei_no_17-2008.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS SERVIDORES DO SERVIÇO DE ÁGUA E ESGOTO DE RIO BRANCO - SAERB.</t>
   </si>
   <si>
     <t>15471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15471/projeto_de_lei_no_20-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15471/projeto_de_lei_no_20-2008.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 19 DA LEI MUNICIPAL Nº 1.342, DE 23 DE MARÇO DE 2000.</t>
   </si>
   <si>
     <t>15813</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15813/projeto_de_lei_no_21-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15813/projeto_de_lei_no_21-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18238</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18238/projeto_de_lei_no_24-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18238/projeto_de_lei_no_24-2008.pdf</t>
   </si>
   <si>
     <t>"Considera de Utilidade Pública a Super Liga Acreana de Kung Fu".</t>
   </si>
   <si>
     <t>18239</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18239/projeto_de_lei_no_25-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18239/projeto_de_lei_no_25-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a aplicação de multa à empresa de ônibus cujos motoristas desrespeitem os direitos das pessoas idosas alcançadas pela gratuidade, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>15815</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15815/projeto_de_lei_no_28-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15815/projeto_de_lei_no_28-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE NAS LICITAÇÕES E CONTRATAÇÕES PÚBLICAS REALIZADAS NO MUNICÍPIO DE RIO BRANCO.</t>
   </si>
   <si>
     <t>18240</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18240/projeto_de_lei_no_35-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18240/projeto_de_lei_no_35-2008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o horário de funcionamento de bares, lojas de conveniência, boates, casas de espetáculos, clubes e similares no Município de Rio Branco e dá outras providências".</t>
   </si>
   <si>
     <t>15816</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15816/projeto_de_lei_no_42-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15816/projeto_de_lei_no_42-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15818</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15818/projeto_de_lei_no_44-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15818/projeto_de_lei_no_44-2008.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO BRANCO PARA O EXERCÍCIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15819</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15819/projeto_de_lei_no_45-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15819/projeto_de_lei_no_45-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TÍTULOS DEFINITIVOS PARA ÁREAS DOMINICAIS DO MUNICÍPIO DE RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15820</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15820/projeto_de_lei_no_47-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15820/projeto_de_lei_no_47-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15821</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15821/projeto_de_lei_no_48-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15821/projeto_de_lei_no_48-2008.pdf</t>
   </si>
   <si>
     <t>15822</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15822/projeto_de_lei_no_49-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15822/projeto_de_lei_no_49-2008.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.551, DE 8 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>15823</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15823/projeto_de_lei_no_50-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15823/projeto_de_lei_no_50-2008.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15828/projeto_de_lei_no_51-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15828/projeto_de_lei_no_51-2008.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS E INSTITUI O CONSELHO-GESTOR DO FMHIS, NOS TERMOS DA LEI FEDERAL N° 11.124, DE 16/06/2005.</t>
   </si>
   <si>
     <t>15824</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15824/projeto_de_lei_no_52-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15824/projeto_de_lei_no_52-2008.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 119, 120,128, 129, 156, 159, 161, 164, 165, 167, 173, 182, 183, 188, 241-A, REVOGA OS ARTIGOS 123 E 130, 60 INC. I, 61 INCISO I E MODIFICA O MAPA DO PERÍMETRO URBANO E O ANEXO XI, TODOS DA LEI MUNICIPAL Nº 1.611, DE 27 DE OUTUBRO DE 2006.</t>
   </si>
   <si>
     <t>15825</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15825/projeto_de_lei_no_53-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15825/projeto_de_lei_no_53-2008.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI Nº343, DE 26 DE MAIO DE 1982 QUE INSTITUI O REGULAMENTO DO SERVIÇO DE TÁXI DO MUNICÍPIO DE RIO BRANCO/AC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15826</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15826/projeto_de_lei_no_54-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15826/projeto_de_lei_no_54-2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO - RBTRANS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15827</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15827/projeto_de_lei_no_55-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15827/projeto_de_lei_no_55-2008.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS 1° A 7° DO ARTIGO 58 E OS PARÁGRAFOS 1° AO 4°, DO ARTIGO 64 DA LEI N° 332, DE 12 DE JANEIRO DE 1982 QUE INSTITUIU O REGULAMENTO DE TRANSPORTE COLETIVO DO MUNICÍPIO DE RIO BRANCO/AC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18259</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18259/requerimento_no_07-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18259/requerimento_no_07-2008.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora da Câmara Municipal de Rio Branco, que convide o Excelentíssimo Senhor Antônio Monteiro — Secretário de Segurança Pública do Estado do Acre; para comparecer nesta Casa Legislativa, na próxima semana, para falar sobre a existência de muitos rumores à respeito da extinção do Programa Polícia da Família que era executado em caráter_x000D_
 experimental em alguns bairros da nossa cidade.</t>
   </si>
   <si>
     <t>18260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18260/requerimento_no_31-2008.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18260/requerimento_no_31-2008.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental e de acordo com as disposições de praxe deste Parlamento, que seja encaminhado aos ilustres Senadores do Estado do Acre e aos Senadores lideres do_x000D_
 Senado Federal, expediente na forma do modelo anexado, que pugna pela rejeição integral da PEC 20/08 que reduz repasses e aumenta o número de Vereadores nas Câmaras Municipais, em tramitação naquele Poder Legislativo.</t>
   </si>
   <si>
     <t>18261</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18261/requerimento_no_38-2008_-_ok.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18261/requerimento_no_38-2008_-_ok.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, na forma regimental, após ouvido o plenário, que sejam encaminhados expedientes aos Excelentíssimos senhores Deputados Federais e Senadores do Estado do Acre, bem como Sua Excelência o Prefeito Raimundo Angelim, convidando-os a participarem de uma sessão especial na sede desta Câmara Municipal, no dia 28 do mês corrente, às 10:00 horas, ocasião em que será discutida a viabilidade de alocação de recursos advindas das emendas individuais parlamentares, para construção da nova sede do Poder Legislativo Municipal de Rio Branco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -771,68 +771,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15462/projeto_de_lei_no_02-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15463/projeto_de_lei_no_03-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15464/projeto_de_lei_no_04-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15465/projeto_de_lei_no_05-2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15466/projeto_de_lei_no_06-2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15467/projeto_de_lei_no_07-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/16225/projeto_de_lei_no_08-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15468/projeto_de_lei_no_14-2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15469/projeto_de_lei_no_15-2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15470/projeto_de_lei_no_17-2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15471/projeto_de_lei_no_20-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15813/projeto_de_lei_no_21-2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18238/projeto_de_lei_no_24-2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18239/projeto_de_lei_no_25-2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15815/projeto_de_lei_no_28-2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18240/projeto_de_lei_no_35-2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15816/projeto_de_lei_no_42-2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15818/projeto_de_lei_no_44-2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15819/projeto_de_lei_no_45-2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15820/projeto_de_lei_no_47-2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15821/projeto_de_lei_no_48-2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15822/projeto_de_lei_no_49-2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15823/projeto_de_lei_no_50-2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15828/projeto_de_lei_no_51-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15824/projeto_de_lei_no_52-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15825/projeto_de_lei_no_53-2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15826/projeto_de_lei_no_54-2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15827/projeto_de_lei_no_55-2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18259/requerimento_no_07-2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18260/requerimento_no_31-2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18261/requerimento_no_38-2008_-_ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15462/projeto_de_lei_no_02-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15463/projeto_de_lei_no_03-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15464/projeto_de_lei_no_04-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15465/projeto_de_lei_no_05-2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15466/projeto_de_lei_no_06-2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15467/projeto_de_lei_no_07-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/16225/projeto_de_lei_no_08-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15468/projeto_de_lei_no_14-2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15469/projeto_de_lei_no_15-2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15470/projeto_de_lei_no_17-2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15471/projeto_de_lei_no_20-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15813/projeto_de_lei_no_21-2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18238/projeto_de_lei_no_24-2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18239/projeto_de_lei_no_25-2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15815/projeto_de_lei_no_28-2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18240/projeto_de_lei_no_35-2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15816/projeto_de_lei_no_42-2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15818/projeto_de_lei_no_44-2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15819/projeto_de_lei_no_45-2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15820/projeto_de_lei_no_47-2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15821/projeto_de_lei_no_48-2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15822/projeto_de_lei_no_49-2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15823/projeto_de_lei_no_50-2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15828/projeto_de_lei_no_51-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15824/projeto_de_lei_no_52-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15825/projeto_de_lei_no_53-2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15826/projeto_de_lei_no_54-2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/15827/projeto_de_lei_no_55-2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18259/requerimento_no_07-2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18260/requerimento_no_31-2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2008/18261/requerimento_no_38-2008_-_ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>