--- v0 (2025-11-24)
+++ v1 (2026-06-18)
@@ -54,775 +54,775 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21011</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANPLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Ordinaria</t>
   </si>
   <si>
     <t>Jessé</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21011/anteprojeto_no_a-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21011/anteprojeto_no_a-2009.pdf</t>
   </si>
   <si>
     <t>Cria escola livre de artes terceira idade, para ensino e divulgação da arte para idosos no âmbito do município de Rio Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>21012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21012/anteprojeto_no_b-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21012/anteprojeto_no_b-2009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do título "Construtor da Educação" no município de Rio Branco".</t>
   </si>
   <si>
     <t>21013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21013/anteprojeto_no_c-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21013/anteprojeto_no_c-2009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de placas nos setores públicos, citando o artigo 1° da Constituição Federal".</t>
   </si>
   <si>
     <t>21014</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21014/anteprojeto_no_d-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21014/anteprojeto_no_d-2009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre serviço de atendimento telefônico aos usuários dos cartões eletrônicos de transporte coletivo do município de Rio Branco"&gt;</t>
   </si>
   <si>
     <t>21015</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21015/anteprojeto_no_f-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21015/anteprojeto_no_f-2009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço de psicologia escolar nas escolas da rede municipal de ensino".</t>
   </si>
   <si>
     <t>21016</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21016/anteprojeto_no_g-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21016/anteprojeto_no_g-2009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de placas informativas com denominação dos bairros e ruas, nas principais via públicas no município de Rio Branco".</t>
   </si>
   <si>
     <t>18275</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Sgt. Vieira</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18275/projeto_de_decreto_legislativo_no_08-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18275/projeto_de_decreto_legislativo_no_08-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao Senhor Luiz de Gonzaga Ribeiro da Silva</t>
   </si>
   <si>
     <t>18276</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18276/projeto_de_decreto_legislativo_no_09-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18276/projeto_de_decreto_legislativo_no_09-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor José Roberto Lemos Romeu.</t>
   </si>
   <si>
     <t>18277</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18277/projeto_de_decreto_legislativo_no_11-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18277/projeto_de_decreto_legislativo_no_11-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor Jairo Teixeira de Sousa.</t>
   </si>
   <si>
     <t>18289</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gabriel Forneck</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18289/projeto_de_decreto_legislativo_no_23-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18289/projeto_de_decreto_legislativo_no_23-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor José Tadeu de Souza Marinho.</t>
   </si>
   <si>
     <t>18290</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18290/projeto_de_decreto_legislativo_no_24-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18290/projeto_de_decreto_legislativo_no_24-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor João Batista Martiniano Pereira.</t>
   </si>
   <si>
     <t>18291</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18291/projeto_de_decreto_legislativo_no_25-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18291/projeto_de_decreto_legislativo_no_25-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor José Francisco Furtado.</t>
   </si>
   <si>
     <t>18292</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18292/projeto_de_decreto_legislativo_no_26-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18292/projeto_de_decreto_legislativo_no_26-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor Carlos Takashi Sasai</t>
   </si>
   <si>
     <t>18278</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18278/projeto_de_decreto_legislativo_no_34-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18278/projeto_de_decreto_legislativo_no_34-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor João Marques Pires.</t>
   </si>
   <si>
     <t>18279</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18279/projeto_de_decreto_legislativo_no_39-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18279/projeto_de_decreto_legislativo_no_39-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense  ao senhor Marcelo Antônio Victor.</t>
   </si>
   <si>
     <t>18293</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18293/projeto_de_decreto_legislativo_no_45-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18293/projeto_de_decreto_legislativo_no_45-2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense à senhora Maria Lúcia Melo de Araújo.</t>
   </si>
   <si>
     <t>18280</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18280/projeto_de_lei_n_02-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18280/projeto_de_lei_n_02-2009.pdf</t>
   </si>
   <si>
     <t>Proíbe o uso do cerol ou outras substancias nas linhas de empinar pipas e similares no Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>18281</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18281/projeto_de_lei_no_17-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18281/projeto_de_lei_no_17-2009.pdf</t>
   </si>
   <si>
     <t>Dar direitos aos Policiais Militares, Civis, Federais e Rodoviários e Bombeiros Militares, a entrada em Estádios de Futebol, Ginásios Esportivos e evento do Estado do Acre, e dá outras providencias.</t>
   </si>
   <si>
     <t>18282</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18282/projeto_de_lei_no_26-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18282/projeto_de_lei_no_26-2009.pdf</t>
   </si>
   <si>
     <t>Obriga os bancos a colocarem vidro fumê na frente dos caixas, e clientes e uma cabine com vidro fumê, na frente dos caixas para os clientes, entrando somente uma pessoa de cada vez.</t>
   </si>
   <si>
     <t>18294</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18294/projeto_de_lei_no_27-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18294/projeto_de_lei_no_27-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autoridade sanitária que terá livre ingresso, em qualquer dia e hora, em todos os imóveis públicos ou particulares, objetivando a efetiva execução do Programa Municipal de Prevenção e Controle da Dengue.</t>
   </si>
   <si>
     <t>18283</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18283/projeto_de_lei_no_29-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18283/projeto_de_lei_no_29-2009.pdf</t>
   </si>
   <si>
     <t>Obriga os restaurantes, lanchonetes, bares e pizzarias, do município de Rio Branco a colocar adoçantes a disposição dos seus clientes.</t>
   </si>
   <si>
     <t>18339</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18339/projeto_de_lei_no_42-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18339/projeto_de_lei_no_42-2009.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Juventude, a ser realizada, anualmente, na segunda semana e agosto, que integrará o calendário de eventos oficiais do Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>18284</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18284/projeto_de_lei_no_55-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18284/projeto_de_lei_no_55-2009.pdf</t>
   </si>
   <si>
     <t>Altera o § 2° do art. 1° da lei 1.446, de 30 de outubro de 2001.</t>
   </si>
   <si>
     <t>20604</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20604/projeto_de_lei_no_56-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20604/projeto_de_lei_no_56-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a destinar percentual da receita do IPVA que o Município recebe do Governo do Estado a projetos de educação no trânsito e no transporte.</t>
   </si>
   <si>
     <t>20605</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da atividade de orientador de trânsito na cidade de Rio Branco.</t>
   </si>
   <si>
     <t>20606</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20606/projeto_de_lei_no_71-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20606/projeto_de_lei_no_71-2009.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão verde ao senhor Alejandro Antonio Fonseca Duarte.</t>
   </si>
   <si>
     <t>20607</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20607/projeto_de_resolucao_no_09-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20607/projeto_de_resolucao_no_09-2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regime Interno, visando à criação da Comissão Permanente de Juventude.</t>
   </si>
   <si>
     <t>18285</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18285/requerimento_no_46-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18285/requerimento_no_46-2009.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE ENCAMINHE O PRESENTE EXPEDIENTE AO SENHOR DIRETOR PRESIDENTE DO SAERB, INFORMANDO QUAL O DIA QUE CAI ÁGUA NAS REGIONAIS DO MUNICÍPIO DE RIO BRANCO.</t>
   </si>
   <si>
     <t>18286</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18286/requerimento_no_54-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18286/requerimento_no_54-2009.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que convide o PROERD para participar no pequeno expediente, da Sessão Ordinária do dia 28 de abril de 2009, terça feira, para tratar de assuntos relacionados às drogas nas escolas, pela passagem de aniversário de 10 de anos de criação do PROERD, que é dirigido pela Polícia Militar do Estado do Acre.</t>
   </si>
   <si>
     <t>18287</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18287/requerimento_no_91-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18287/requerimento_no_91-2009.pdf</t>
   </si>
   <si>
     <t>Consoante disposição regimental, requeremos a Mesa Diretora que encaminhe ao Prefeito do Município de Rio Branco -AC, senhor Raimundo Angelim Vasconcelos, as reivindicações oriundas da Sessão Popular da Câmara Municipal de Rio Branco, realizada no dia 09 de setembro do corrente ano, na Vila Verde, Km 58 da Estrada Transacreana.</t>
   </si>
   <si>
     <t>20608</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20608/requerimento_no_91-2009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20608/requerimento_no_91-2009.pdf</t>
   </si>
   <si>
     <t>Requer à  Mesa Diretora em carater urgência urgentissimo que conceda o pequeno expediente da sessão do dia 16 de setembro, para explanação da II Conferência de Cultura de Rio Branco. Salientamos ainda, que o explanador da referida Conferência será o senhor Secretário Marcos Vinícius - Presidente da Fundação Garibaldi Brasil.</t>
   </si>
   <si>
     <t>18262</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Requer Moção de Louvor ao Senhor 3° Sgt. PM RG 1997, Natalício Braga de Castro, pelos relevantes serviços prestados à Associação ao dos Militares Estaduais /(AMEAC), pela dedicação, pelo empenho, pela competência de administração, no que solicito dos nobres pares a aprova¢ao desta Moção tão merecida, pelo reconhecimento de suas ações em defesa dos militares estaduais.</t>
   </si>
   <si>
     <t>18263</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18263/mocao_de_louvor-cel.bm_jose_henrique_b._de_albuquerque.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18263/mocao_de_louvor-cel.bm_jose_henrique_b._de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor  ao Senhor Cel. BM José Henrique Barbosa de Albuquerque pelos relevantes serviços prestados a sociedade acreana, enquanto Comandante do Corpo de Bombeiros, pela dedicação, pelo empenho, pela competência de administração, no que solicito dos nobres pares a aprovação desta Moção tão merecida, pelo reconhecimento de suas ações em defesa dos militares estaduais e pela postura tomada no dia 04 de maio de 2009, durante o movimento dos PMs e BMs.</t>
   </si>
   <si>
     <t>18264</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18264/mocao_de_louvor-maj.pm_francisco_alberto_e._da_silva.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18264/mocao_de_louvor-maj.pm_francisco_alberto_e._da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Senhor Maj. PM Francisco Alberto Espíndola da Silva pelos relevantes serviços prestados a sociedade acreana, enquanto Comandante da Cia Tran, pela dedicação, pelo empenho, pela competência de administração, no que solicito dos nobres pares a aprovação desta Moção tao merecida, pelo reconhecimento de suas ações em defesa dos militares estaduais e pela postura tomada no dia 04 de maio de 2009, durante o movimento dos PMs e BMs.</t>
   </si>
   <si>
     <t>18265</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18265/mocao_de_louvor-mirian_kesia_labs_de_lima.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18265/mocao_de_louvor-mirian_kesia_labs_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor à senhora Mirian Késia Labs de Lima, professora Mestra em Direito pela UFSC, advogada e coordenadora do Curso de Direito da Uninorte, pelo relevante serviços prestados junto a Comunidade Universitária do Acre, pela dedicação e empenho demonstrado em trazer seus conhecimentos na área de Direito, pela competência de coordenar o Curso de Direito da referida Faculdade, no que solicito dos nobres pares a aprovação desta moção tão merecida.</t>
   </si>
   <si>
     <t>18266</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18266/mocao_de_louvor-tc_pm.cesar_rocha_dos_santos.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18266/mocao_de_louvor-tc_pm.cesar_rocha_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Senhor TC PM RG 1883, Paulo César Rocha dos Santos, os relevantes Serviços restados junto ao Comando do Policiamento Metropolitano (CPM) da capital, pela dedicação, pelo empenho demonstrado em criar estrategias visando o combate ao crime em nossa cidade, pela competência de administração, no que solicito dos nobres pares a aprovação desta Moção tão merecida, pelo reconhecimento de suas ações em defesa da sociedade rio-branquense.</t>
   </si>
   <si>
     <t>18267</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18267/mocao_de_pesar-_francisto_moura_da_silva.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18267/mocao_de_pesar-_francisto_moura_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, que após ouvido o Plenário seja aprovada esta Moção de Pesar, para a família do Sargento PM FRANCISNAT0 MOURA DA SILVA.</t>
   </si>
   <si>
     <t>18268</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18268/mocao_de_pesar-jose_mastrangelo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18268/mocao_de_pesar-jose_mastrangelo.pdf</t>
   </si>
   <si>
     <t>Requer aos Nobres Pares que seja encaminhado aos familiares de Senhor JOSE MASTRÂNGELO, Moção de Pesar pete seu falecimento no dia 25 de outubro de 2009.</t>
   </si>
   <si>
     <t>18269</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18269/mocao_de_pesar-josimar_moreira_mazinho.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18269/mocao_de_pesar-josimar_moreira_mazinho.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, que após ouvido o Plenário seja aprovada esta Moção de Pesar, para a família do Sargento PM JOSIMAR MOREIRA(MAZINIIO).</t>
   </si>
   <si>
     <t>18270</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18270/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18270/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, que após ouvido o Plenário seja aprovada esta Moção de Pesar, para a família do Sargento PM CLOVIS ALVES DE ANDRADE.</t>
   </si>
   <si>
     <t>18271</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18271/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18271/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora que encaminhe Moção de Pesar aos familiares e amigos do soldado PM Edivânio Silva Figueiredo.</t>
   </si>
   <si>
     <t>18272</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18272/mocao_de_pesar-pm_francisco_de_assis_moura.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18272/mocao_de_pesar-pm_francisco_de_assis_moura.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, que após ouvido o Plenário seja aprovada esta Moção de Pesar, para a família do a Senhor sargento PM FRANCISCO DE ASSIS MOURA.</t>
   </si>
   <si>
     <t>18273</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18273/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18273/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora que após ouvido o Plenário seja aprovada esta Moção de Pesar, para a família do Cabo PM GANDULF0 LIRAS DANTAS.</t>
   </si>
   <si>
     <t>18274</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18274/mocao_de_pesar-pm_jussivan_teles_nogueira.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18274/mocao_de_pesar-pm_jussivan_teles_nogueira.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar a família e amigos do Senhor Sargento PM Jussivan Teles Nogueira.</t>
   </si>
   <si>
     <t>18288</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18288/mocao_de_louvor-movimento_de_economia_solidaria.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18288/mocao_de_louvor-movimento_de_economia_solidaria.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor ao Movimento de Economia Solidária formado por empreendimentos Econômico-Solidários, Entidade de Acessória e Gestores Públicos, em_x000D_
 comemoração ao dia Nacional de Economia Solidária, no que solicito dos nobres pares a aprovação desta Moção tão merecida, pelo reconhecimento das relevantes ações desenvolvidas por este movimento no município de Rio Branco, Estado do Acre e no Brasil, promovendo a inclusão social par meio da emancipação socioeconômica de pessoas e grupos formais e informais, oportunizando a ocupação produtiva através da geração de trabalho e renda para centenas de famílias.</t>
   </si>
   <si>
     <t>20596</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20596/mocao_de_pesar-_francisto_moura_da_silva.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20596/mocao_de_pesar-_francisto_moura_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos familiares e amigos do Sargento PM Francisnato Moura da Silva.</t>
   </si>
   <si>
     <t>20597</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20597/mocao_de_pesar-jose_mastrangelo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20597/mocao_de_pesar-jose_mastrangelo.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor José Mastrâgelo, falecido no dia 25 de outubro de 2009.</t>
   </si>
   <si>
     <t>20598</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20598/mocao_de_pesar-josimar_moreira_mazinho.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20598/mocao_de_pesar-josimar_moreira_mazinho.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Sargento PM Josimar Moreira (mazinho).</t>
   </si>
   <si>
     <t>20599</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20599/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20599/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Sargento PM Clovis Alves de Andrade.</t>
   </si>
   <si>
     <t>20600</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20600/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20600/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Soldado PM Edivânio Silva Figueiredo.</t>
   </si>
   <si>
     <t>20601</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20601/mocao_de_pesar-pm_francisco_de_assis_moura.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20601/mocao_de_pesar-pm_francisco_de_assis_moura.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Sargento PM Francisco de Assis Moura.</t>
   </si>
   <si>
     <t>20602</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rodrigo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20602/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20602/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Gandulfo Liras Dantas, Cabo PM.</t>
   </si>
   <si>
     <t>20603</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos amigos e familiares do senhor Jussivan Teles Nogueira, Sargento da PM.</t>
   </si>
   <si>
     <t>21017</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21017/mocao_de_congratulacao-asmac.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21017/mocao_de_congratulacao-asmac.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação à Associação dos Magistrados do Acre - ASMAC, Moção de Louvor pelos seus 30 anos de existência.</t>
   </si>
   <si>
     <t>21018</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21018/mocao_de_congratulacao-deputados_federais.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21018/mocao_de_congratulacao-deputados_federais.pdf</t>
   </si>
   <si>
     <t>Requer Moções de Congratulação aos senadores, deputados federais pelos relevantes serviços prestados em prol da sociedade Acreana.</t>
   </si>
   <si>
     <t>21019</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21019/mocao_de_louvor-_casa_natal.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21019/mocao_de_louvor-_casa_natal.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor à Casa Natal pelos seus 59 anos de existência, sendo uma das mais antigas lojas do município de Rio Branco.</t>
   </si>
   <si>
     <t>21020</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21020/mocao_de_louvor-_estefania_m._pereira_pontes.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21020/mocao_de_louvor-_estefania_m._pereira_pontes.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor à senhora Estefânia Maria Pereira Pontes pelos relevantes serviços prestados à vítimas da alagação em nosso município.</t>
   </si>
   <si>
     <t>21021</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21021/mocao_de_louvor-_presidentes_de_bairro.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21021/mocao_de_louvor-_presidentes_de_bairro.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor a todos os presidentes de bairro do município de Rio Branco em virtude do dia do líder comunitário que se comemora dia 18 de fevereiro.</t>
   </si>
   <si>
     <t>21023</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21023/mocao_de_louvor-alesandra_garcia_marques.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21023/mocao_de_louvor-alesandra_garcia_marques.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor à Drª. Alessandra Garcia Marques pela ação firme com que tem posicionado em relação às questões municipais em cumprimento ao disposto na legislação.</t>
   </si>
   <si>
     <t>21025</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21025/mocao_de_louvor-alexandre_nunes.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21025/mocao_de_louvor-alexandre_nunes.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao senhor Alexandre Nunes, Diretor da Aldeia FM pelos relevantes serviços prestados através da mesma a nossa população e pelo crescimento e sucessos obtidos.</t>
   </si>
   <si>
     <t>21026</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21026/mocao_de_louvor-anibal_diniz.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21026/mocao_de_louvor-anibal_diniz.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor a senhor Aníbal Diniz, Secretário de Comunicação do Governo pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>21027</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21027/mocao_de_louvor-asmac.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21027/mocao_de_louvor-asmac.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor a diretoria eleita da Associação dos Magistrados do Acre - ASMAC.</t>
   </si>
   <si>
     <t>21029</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21029/mocao_de_louvor-dr._francisco_e._saraiva_de_farias.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21029/mocao_de_louvor-dr._francisco_e._saraiva_de_farias.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor ao Dr. Francisco Eduardo Saraiva de Farias pelos relevantes serviços prestados às vitímas da alagação em nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1129,68 +1129,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21011/anteprojeto_no_a-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21012/anteprojeto_no_b-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21013/anteprojeto_no_c-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21014/anteprojeto_no_d-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21015/anteprojeto_no_f-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21016/anteprojeto_no_g-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18275/projeto_de_decreto_legislativo_no_08-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18276/projeto_de_decreto_legislativo_no_09-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18277/projeto_de_decreto_legislativo_no_11-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18289/projeto_de_decreto_legislativo_no_23-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18290/projeto_de_decreto_legislativo_no_24-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18291/projeto_de_decreto_legislativo_no_25-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18292/projeto_de_decreto_legislativo_no_26-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18278/projeto_de_decreto_legislativo_no_34-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18279/projeto_de_decreto_legislativo_no_39-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18293/projeto_de_decreto_legislativo_no_45-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18280/projeto_de_lei_n_02-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18281/projeto_de_lei_no_17-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18282/projeto_de_lei_no_26-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18294/projeto_de_lei_no_27-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18283/projeto_de_lei_no_29-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18339/projeto_de_lei_no_42-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18284/projeto_de_lei_no_55-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20604/projeto_de_lei_no_56-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20606/projeto_de_lei_no_71-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20607/projeto_de_resolucao_no_09-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18285/requerimento_no_46-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18286/requerimento_no_54-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18287/requerimento_no_91-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20608/requerimento_no_91-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18263/mocao_de_louvor-cel.bm_jose_henrique_b._de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18264/mocao_de_louvor-maj.pm_francisco_alberto_e._da_silva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18265/mocao_de_louvor-mirian_kesia_labs_de_lima.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18266/mocao_de_louvor-tc_pm.cesar_rocha_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18267/mocao_de_pesar-_francisto_moura_da_silva.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18268/mocao_de_pesar-jose_mastrangelo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18269/mocao_de_pesar-josimar_moreira_mazinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18270/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18271/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18272/mocao_de_pesar-pm_francisco_de_assis_moura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18273/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18274/mocao_de_pesar-pm_jussivan_teles_nogueira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18288/mocao_de_louvor-movimento_de_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20596/mocao_de_pesar-_francisto_moura_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20597/mocao_de_pesar-jose_mastrangelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20598/mocao_de_pesar-josimar_moreira_mazinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20599/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20600/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20601/mocao_de_pesar-pm_francisco_de_assis_moura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20602/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21017/mocao_de_congratulacao-asmac.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21018/mocao_de_congratulacao-deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21019/mocao_de_louvor-_casa_natal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21020/mocao_de_louvor-_estefania_m._pereira_pontes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21021/mocao_de_louvor-_presidentes_de_bairro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21023/mocao_de_louvor-alesandra_garcia_marques.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21025/mocao_de_louvor-alexandre_nunes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21026/mocao_de_louvor-anibal_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21027/mocao_de_louvor-asmac.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21029/mocao_de_louvor-dr._francisco_e._saraiva_de_farias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21011/anteprojeto_no_a-2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21012/anteprojeto_no_b-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21013/anteprojeto_no_c-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21014/anteprojeto_no_d-2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21015/anteprojeto_no_f-2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21016/anteprojeto_no_g-2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18275/projeto_de_decreto_legislativo_no_08-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18276/projeto_de_decreto_legislativo_no_09-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18277/projeto_de_decreto_legislativo_no_11-2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18289/projeto_de_decreto_legislativo_no_23-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18290/projeto_de_decreto_legislativo_no_24-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18291/projeto_de_decreto_legislativo_no_25-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18292/projeto_de_decreto_legislativo_no_26-2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18278/projeto_de_decreto_legislativo_no_34-2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18279/projeto_de_decreto_legislativo_no_39-2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18293/projeto_de_decreto_legislativo_no_45-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18280/projeto_de_lei_n_02-2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18281/projeto_de_lei_no_17-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18282/projeto_de_lei_no_26-2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18294/projeto_de_lei_no_27-2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18283/projeto_de_lei_no_29-2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18339/projeto_de_lei_no_42-2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18284/projeto_de_lei_no_55-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20604/projeto_de_lei_no_56-2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20606/projeto_de_lei_no_71-2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20607/projeto_de_resolucao_no_09-2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18285/requerimento_no_46-2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18286/requerimento_no_54-2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18287/requerimento_no_91-2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20608/requerimento_no_91-2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18263/mocao_de_louvor-cel.bm_jose_henrique_b._de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18264/mocao_de_louvor-maj.pm_francisco_alberto_e._da_silva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18265/mocao_de_louvor-mirian_kesia_labs_de_lima.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18266/mocao_de_louvor-tc_pm.cesar_rocha_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18267/mocao_de_pesar-_francisto_moura_da_silva.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18268/mocao_de_pesar-jose_mastrangelo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18269/mocao_de_pesar-josimar_moreira_mazinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18270/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18271/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18272/mocao_de_pesar-pm_francisco_de_assis_moura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18273/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18274/mocao_de_pesar-pm_jussivan_teles_nogueira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/18288/mocao_de_louvor-movimento_de_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20596/mocao_de_pesar-_francisto_moura_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20597/mocao_de_pesar-jose_mastrangelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20598/mocao_de_pesar-josimar_moreira_mazinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20599/mocao_de_pesar-pm_clovis_alves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20600/mocao_de_pesar-pm_edivanio_silva_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20601/mocao_de_pesar-pm_francisco_de_assis_moura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/20602/mocao_de_pesar-pm_gandulfo_liras_dantas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21017/mocao_de_congratulacao-asmac.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21018/mocao_de_congratulacao-deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21019/mocao_de_louvor-_casa_natal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21020/mocao_de_louvor-_estefania_m._pereira_pontes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21021/mocao_de_louvor-_presidentes_de_bairro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21023/mocao_de_louvor-alesandra_garcia_marques.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21025/mocao_de_louvor-alexandre_nunes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21026/mocao_de_louvor-anibal_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21027/mocao_de_louvor-asmac.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2009/21029/mocao_de_louvor-dr._francisco_e._saraiva_de_farias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>