--- v0 (2026-03-03)
+++ v1 (2026-05-01)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16185</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16185/projeto_de_lei_no_01-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16185/projeto_de_lei_no_01-2011.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 1.227 E 1.228 DE 13 DE MAIO DE 1996, E DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16186/projeto_de_lei_no_02-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16186/projeto_de_lei_no_02-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE DIREITOS E OBRIGAÇÕES DO FUNDO MUNICIPAL DE HABITAÇÃO POPULAR; ALTERA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.724, DE 17 DE DEZEMBRO DE 2008 E DA LEI MUNICIPAL Nº 1.753, DE 05 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16187/projeto_de_lei_no_03-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16187/projeto_de_lei_no_03-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE RIO BRANCO A CONCEDER SUBVENÇÃO ECONÔMICA A EMPRESA MUNICIPAL DE URBANIZAÇÃO DE RIO RANCO - EMURB.</t>
   </si>
   <si>
     <t>16188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16188/projeto_de_lei_no_04-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16188/projeto_de_lei_no_04-2011.pdf</t>
   </si>
   <si>
     <t>RETIFICA TERMO DE RECONHECIMENTO DE DÉBITO, ASSUNÇÃO E PARCELAMENTO ESPECIAL DE DÍVIDA - TRD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16189</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16189/projeto_de_lei_no_07-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16189/projeto_de_lei_no_07-2011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VI DO ART. 16, ART, 17 E PARÁGRAFO 4º DO ART 37 DA LEI MUNICIPAL Nº 1.795 DE 30 DE DEZEMBRO DE 2009; ACRESCE AS ALÍNEAS "S", "T" E "U" E OS PARÁGRAFOS 12, 13 E 14 AO INCISO II DO ART. 37 DA LEI MUNICIPAL Nº 1.795 DE 30 DE DEZEMBRO DE 2009, PLANO DE CARGOS, CARREIAS E REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA DO MUNICÍPIO DE RIO BRANCO E ACRESCENTA A ALÍNEA "J" AO INCISO II DO ART. 48 DA LEI MUNICIPAL Nº 1.698 DE 04 DE ABRIL DE 2008 E DÁ NOVA REDAÇÃO AOS ART. 1º E ART. 14 DA LEI MUNICIPAL Nº 1.695 DE 04 DE ABRIL DE 2008.</t>
   </si>
   <si>
     <t>16190</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16190/projeto_de_lei_no_08-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16190/projeto_de_lei_no_08-2011.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS DOS SERVIDORES EFETIVOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE RIO BRANCO PARA O EXECÍCIO DE 2011.</t>
   </si>
   <si>
     <t>16191</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16191/projeto_de_lei_no_09-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16191/projeto_de_lei_no_09-2011.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE ESPORTE E LAZER DE RIO BRANCO, ESTABELECE DIRETRIZES PARA AS POLÍTICAS MUNICIPAIS DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16192/projeto_de_lei_no_16-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16192/projeto_de_lei_no_16-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCELAMENTO DE DÉBITOS ORIUNDOS DE APORTES FINANCEIROS DEVIDOS AO REGIME PRÓPRIO DA PREVIDÊNCIA SOCIAL - RPPS - A SER REGULARIZADO JUNTO AO RBPREV.</t>
   </si>
   <si>
     <t>16193</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16193/projeto_de_lei_no_17-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16193/projeto_de_lei_no_17-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 27 E ACRESCENTA OS PARÁGRAFOS 1º, 2º E 3º A LEI MUNICIPAL Nº 1.731, DE 22 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO - RBTRANS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16194</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16194/projeto_de_lei_no_20-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16194/projeto_de_lei_no_20-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I, II, III, IV, V E VI DO ARTIGO 28 DA LEI Nº 1.731, DE 22 DE DEZEMBRO DE 2008 QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO - RBTRANS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16195/projeto_de_lei_no_24-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16195/projeto_de_lei_no_24-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL DE JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16196</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16196/projeto_de_lei_no_25-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16196/projeto_de_lei_no_25-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA DENOMINAÇÃO DA RUA 01, BR-364, KM 02, VIA VERDE.</t>
   </si>
   <si>
     <t>16197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16197/projeto_de_lei_no_30-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16197/projeto_de_lei_no_30-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPENSAR, REDUZIR DÉBITOS, JUROS E MULTAS E A CONCEDER PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS, DE PREÇOS OU TARIFAS.</t>
   </si>
   <si>
     <t>16198</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16198/projeto_de_lei_no_33-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16198/projeto_de_lei_no_33-2011.pdf</t>
   </si>
   <si>
     <t>ALTERAR O ANEXO I DA LEI MUNICIPAL Nº 1.755 DE 08/10/2009 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2010-2013.</t>
   </si>
   <si>
     <t>16199</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16199/projeto_de_lei_no_34-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16199/projeto_de_lei_no_34-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA DENOMINAÇÃO DE AVENIDA 2, BR-364, KM 02, VIA VERDE, BAIRRO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>16200</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16200/projeto_de_lei_no_51-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16200/projeto_de_lei_no_51-2011.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO BRANCO PARA O EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16201</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16201/projeto_de_lei_no_58-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16201/projeto_de_lei_no_58-2011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 40 DA LEI MUNICIPAL Nº 1.729, DE 18 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16202</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16202/projeto_de_lei_no_65-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16202/projeto_de_lei_no_65-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.690 DE 09 DE JANEIRO DE 2008, LEI 1.537 DE 04 DE JULHO DE 2005, A LEI 1.554 DE 02 DE DEZEMBRO DE 2005, QUE TRATA DA GESTÃO DEMOCRÁTICA DO ENSINO MUNICIPAL, ADOTANDO O SISTEMA SELETIVO PARA A ESCOLHA DE GESTORES DE UNIDADES ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16203</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16203/projeto_de_lei_no_70-2011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16203/projeto_de_lei_no_70-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER COM O ESTADO DO ACRE A GESTÃO ASSOCIADA PARA A PRESTAÇÃO, PLANEJAMENTO, REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO, INTEGRADO PELAS INFRAESTRUTURAS, INSTALAÇÕES OPERACIONAIS E SERVIÇOS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO, NO MUNICÍPIO DE RIO BRANCO, ATRAVÉS DE CONVÊNIO DE COOPERAÇÃO, BEM COMO A FIRMAR CONTRATO DE PROGRAMA COM DEPASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16185/projeto_de_lei_no_01-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16186/projeto_de_lei_no_02-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16187/projeto_de_lei_no_03-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16188/projeto_de_lei_no_04-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16189/projeto_de_lei_no_07-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16190/projeto_de_lei_no_08-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16191/projeto_de_lei_no_09-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16192/projeto_de_lei_no_16-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16193/projeto_de_lei_no_17-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16194/projeto_de_lei_no_20-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16195/projeto_de_lei_no_24-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16196/projeto_de_lei_no_25-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16197/projeto_de_lei_no_30-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16198/projeto_de_lei_no_33-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16199/projeto_de_lei_no_34-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16200/projeto_de_lei_no_51-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16201/projeto_de_lei_no_58-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16202/projeto_de_lei_no_65-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16203/projeto_de_lei_no_70-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16185/projeto_de_lei_no_01-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16186/projeto_de_lei_no_02-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16187/projeto_de_lei_no_03-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16188/projeto_de_lei_no_04-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16189/projeto_de_lei_no_07-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16190/projeto_de_lei_no_08-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16191/projeto_de_lei_no_09-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16192/projeto_de_lei_no_16-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16193/projeto_de_lei_no_17-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16194/projeto_de_lei_no_20-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16195/projeto_de_lei_no_24-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16196/projeto_de_lei_no_25-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16197/projeto_de_lei_no_30-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16198/projeto_de_lei_no_33-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16199/projeto_de_lei_no_34-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16200/projeto_de_lei_no_51-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16201/projeto_de_lei_no_58-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16202/projeto_de_lei_no_65-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2011/16203/projeto_de_lei_no_70-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>