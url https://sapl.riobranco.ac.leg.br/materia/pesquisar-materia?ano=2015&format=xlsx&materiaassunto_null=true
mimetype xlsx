--- v0 (2026-03-03)
+++ v1 (2026-05-01)
@@ -10,540 +10,591 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="181">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16226</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16226/projeto_de_lei_complementar_n_01-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16226/projeto_de_lei_complementar_n_01-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO CONDICIONADA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN E DA OUTORGA ÀS EMPRESAS DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>16227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16227/projeto_de_lei_complementar_n_05-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16227/projeto_de_lei_complementar_n_05-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 14, DE 27 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>16228</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16228/projeto_de_lei_complementar_n_06-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16228/projeto_de_lei_complementar_n_06-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 03, DE 17 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>16229</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16229/projeto_de_lei_complementar_n_07-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16229/projeto_de_lei_complementar_n_07-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.508, DE 08 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
+    <t>43558</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Marcelo Jucá</t>
+  </si>
+  <si>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43558/pl_22-2015.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o tempo máximo de espera para atendimento na Organização de Central de Atendimento - OCA de Rio Branco e dá outras providências.</t>
+  </si>
+  <si>
+    <t>43559</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43559/pl_23-2015.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o tempo de espera de atendimento ao cidadão, nas repartições públicas do Município de Rio Branco e dá outras providências.</t>
+  </si>
+  <si>
+    <t>43560</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43560/pl_24-2015.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a conceder isenção da taxa de Zona Azul no Município de Rio Branco e dá outras providências."</t>
+  </si>
+  <si>
+    <t>43561</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43561/pl_34-2015.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a sinalização de caixas coletoras de entulhos no Município de Rio Branco e da outras providências.</t>
+  </si>
+  <si>
     <t>15455</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>PLO</t>
-[...5 lines deleted...]
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15455/projeto_de_lei_no_38-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15455/projeto_de_lei_no_38-2015.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO PARA O DECÊNIO 2015-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15452</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15452/projeto_de_lei_n52-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15452/projeto_de_lei_n52-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.648, DE 28 DE SETEMBRO DE 2007.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15429/projeto_de_lei_n_53-2015_ok.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15429/projeto_de_lei_n_53-2015_ok.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O RECONHECIMENTO E DENOMINAÇÃO DO BAIRRO CIDADE DO POVO''.</t>
   </si>
   <si>
     <t>16892</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16892/projeto_de_lei_no_59-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16892/projeto_de_lei_no_59-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI MUNICIPAL Nº 2.010 DE 03/10/2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2014-2017.</t>
   </si>
   <si>
     <t>16891</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16891/projeto_de_lei_no_76-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16891/projeto_de_lei_no_76-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15430/projeto_de_lei_n_77-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15430/projeto_de_lei_n_77-2015.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DAS CRIANÇAS E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15431/projeto_de_lei_n_82-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15431/projeto_de_lei_n_82-2015.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE OBRAS SOCIAIS DA DIOCESE DE RIO BRANCO.</t>
   </si>
   <si>
     <t>17408</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17408/projeto_de_lei_no_87-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17408/projeto_de_lei_no_87-2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO  BRANCO - AC PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15432/projeto_de_lei_n_88-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15432/projeto_de_lei_n_88-2015.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº  1.611, DE 27 DE OUTUBRO DE 2006, MODIFICADA PELAS LEIS Nº 1.727, DE 18 DE DEZEMBRO DE 2008; 1.868, DE 30 DE NOVEMBRO DE 2011; 1.911, DE 05 DE JUNHO DE 2012 E 1.976, DE 13 DE MAIO DE 2013 E LEI MUNICIPAL Nº 2.100, DE 29 DE DEZEMBRO DE 2014".</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15433/projeto_de_lei_n_89-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15433/projeto_de_lei_n_89-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE (SEMEIA) E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15434/projeto_de_lei_n_95-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15434/projeto_de_lei_n_95-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E ALIENAÇÃO DE ATIVOS IMOBILIÁRIOS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15457/projeto_de_lei_no_96-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15457/projeto_de_lei_no_96-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.785, DE 21 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15437/projeto_de_lei_n_97-2015_ok.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15437/projeto_de_lei_n_97-2015_ok.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15439</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15439/projeto_de_lei_n_98-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15439/projeto_de_lei_n_98-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INGRESSO DO MUNICÍPIO DE RIO BRANCO NO CONSÓRCIO DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL - CIGA.</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15444/projeto_de_lei_n_99-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15444/projeto_de_lei_n_99-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA NOTA RIO BRANCO, QUE CONCEDE INCENTIVO EM FAVOR DE TOMADORES DE SERVIÇOS NO MUNICÍPIO DE RIO BRANCO.</t>
   </si>
   <si>
     <t>15458</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15458/projeto_de_lei_no_100-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15458/projeto_de_lei_no_100-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEIS URBANOS LOCALIZADOS NO NÚCLEO URBANO VILA VERDE DE PROPRIEDADE MUNICIPAL, PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>15447</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15447/projeto_de_lei_n_103-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15447/projeto_de_lei_n_103-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE RIO BRANCO A CONCEDER SUBVENÇÃO ECONÔMICA À EMPRESA MUNICIPAL DE URBANIZAÇÃO DE RIO BRANCO - EMURB.</t>
   </si>
   <si>
     <t>15450</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15450/projeto_de_lei_n_104-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15450/projeto_de_lei_n_104-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.892, DE 03 DE ABRIL DE 2012, MODIFICADA PELAS LEIS MUNICIPAIS Nº 2.039, DE 09 DE ABRIL DE 2014: 2.101, DE 29 DE DEZEMBRO DE 2014  E 127, DE 14 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>RGAL</t>
   </si>
   <si>
     <t>Relatório Geral Das Atividades Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DAS ATIVIDADES LEGISLATIVA DE 2015</t>
   </si>
   <si>
     <t>16241</t>
   </si>
   <si>
     <t>RREOF</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16241/relatorio_resumido_-_1o_bimestfe_de_2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16241/relatorio_resumido_-_1o_bimestfe_de_2015.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 290/GAPRE/2015, DATADO DE 26 DE MARÇO DE 2015, ENCAMINHANDO A ESTA CASA LEGISLATIVA O RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA, REFERENTE AO 1º BIMESTRE DE 2015.</t>
   </si>
   <si>
     <t>16243</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16243/relatorio_resumido_e_gestao_fiscal_-_2o_bimestre_e_1o_quadrimestre_de_2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16243/relatorio_resumido_e_gestao_fiscal_-_2o_bimestre_e_1o_quadrimestre_de_2015.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA DO 2º BIMESTRE E RELATÓRIO DE GESTÃO FISCAL DO 1º QUADRIMESTRE DE 2015.</t>
   </si>
   <si>
     <t>16245</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16245/relatorio_resumido_-_3o_bimestre_de_2015..pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16245/relatorio_resumido_-_3o_bimestre_de_2015..pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 796/GAPRE, DATADO DE 22 DE JULHO DE 2015, QUE ENCAMINHA A ESTA CASA O RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA, REFERENTE AO 3º BIMESTRE DE 2015.</t>
   </si>
   <si>
     <t>16247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16247/relatorio_resumido_e_gestao_fiscal_-_4o_bimestre_e_2o_quadrimestre_de_2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16247/relatorio_resumido_e_gestao_fiscal_-_4o_bimestre_e_2o_quadrimestre_de_2015.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 1.011, DATADO DE 21 DE SETEMBRO DE 2015, QUE ENCAMINHA A ESTA CASA LEGISLATIVA O RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA DO 4º BIMESTRE DE 2015; E RELATÓRIO DE GESTÃO FISCAL DO 2º QUADRIMESTRE DE 2015.</t>
   </si>
   <si>
     <t>16248</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16248/relatorio_resumido_-_5o_bimestre_de_2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16248/relatorio_resumido_-_5o_bimestre_de_2015.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 181/GAPRE, QUE ENCAMINHA A ESTA CASA O RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA, REFERENTE AO 5º BIMESTRE DE 2015.</t>
   </si>
   <si>
     <t>16253</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16253/relatorio_resumido_e_gestao_fiscal_-_6o_bimestre_de_2015_e_3o_quadrimestre_de_2015..pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16253/relatorio_resumido_e_gestao_fiscal_-_6o_bimestre_de_2015_e_3o_quadrimestre_de_2015..pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 09/GAPRE/, DATADO DE 18 DE JANEIRO DE 2016, QUE ENCAMINHA A ESTA CASA RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA, RELATÓRIO DE GESTÃO FISCAL E RELATÓRIO CONSOLIDADO DO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>17409</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17409/veto_parcial_ao_projeto_de_lei_n_16-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17409/veto_parcial_ao_projeto_de_lei_n_16-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 17/2015, que encaminha a esta Casa o Veto Parcial ao Projeto de Lei nº 16/2015, de autoria da Vereadora Roselane Sports, que dispõe sobre a obrigatoriedade dos hospitais públicos, privados e instituições congêneres a notificarem ocorrências e uso de bebidas alcoólicas e/ou entorpecentes por crianças e adolescentes.</t>
   </si>
   <si>
     <t>17410</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17410/veto_integral_ao_projeto_de_lei_n_27-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17410/veto_integral_ao_projeto_de_lei_n_27-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 30/2015. Veto Integral ao Projeto de Lei nº 27/2015, de autoria da Vereadora Graça da Baixada que altera a Lei Municipal nº 1.611, de 27 de outubro de 2006, modificada pelas Leis nº 1.727, de 18 de dezembro de 2008; 1.868, de 30 de novembro de 2011; 1.911, de 05 de junho de 2012 e 1.976, de 13 de maio de 2013 e Lei Municipal nº 2.100, de 29 de dezembro de 2014.</t>
   </si>
   <si>
     <t>17411</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17411/veto_integral_ao_projeto_de_lei_n_29-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17411/veto_integral_ao_projeto_de_lei_n_29-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 34/2015. Veto Integral ao Projeto de Lei nº 29/2015, de autoria da Vereadora Roselane Sports, qual deu origem ao Autógrafo nº 41/2015, que institui o Diploma Aluno Destaque na Rede Municipal de Ensino de Rio Branco - Acre.</t>
   </si>
   <si>
     <t>17412</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17412/veto_integral_ao_projeto_de_lei_n_49-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17412/veto_integral_ao_projeto_de_lei_n_49-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 20/2015. Vetando Integralmente o Projeto de Lei nº 49/2015, de autoria da Mesa Diretora, que Institui o Fundo Especial da Câmara Municipal de Rio Branco, deu origem ao Autógrafo nº 22/2015.</t>
   </si>
   <si>
     <t>17413</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17413/veto_integral_ao_projeto_de_lei_n_71-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17413/veto_integral_ao_projeto_de_lei_n_71-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 35/2015. Veto Integral ao Projeto de Lei nº 71/2015, de autoria do Vereador ao Autógrafo nº 42/2015, que dispõe sobre a obrigação de afixação do itinerário nas portas dos ônibus.</t>
   </si>
   <si>
     <t>17414</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17414/veto_integral_ao_projeto_de_lei_n_72-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17414/veto_integral_ao_projeto_de_lei_n_72-2015.pdf</t>
   </si>
   <si>
     <t>Ofício/Subchefia nº 1_x000D_
 375, datado de 19 de novembro de 2015, que encaminha a esta Casa a Mensagem Governamental nº 36/2015, com as Razões do Veto Total ao Projeto de Lei nº 72/2015, de autoria do Vereador Marcelo Jucá, que deu origem ao Autógrafo nº 43/2015.</t>
   </si>
   <si>
     <t>17415</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17415/veto_integral_ao_projeto_de_lei_n_76-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17415/veto_integral_ao_projeto_de_lei_n_76-2015.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 37/2015. Veto Parcial ao Projeto de Lei nº 76/2015, no qual deu origem ao Autógrafo nº 46/2015, que dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>17416</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17416/veto_integral_ao_projeto_de_lei_n_29-2014.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17416/veto_integral_ao_projeto_de_lei_n_29-2014.pdf</t>
   </si>
   <si>
     <t>Mensagem Governamental nº 52/2014, que específica as razões do Veto Integral ao Projeto de Lei nº 29/2014, que deu origem ao Autógrafo nº 70/2014, encaminhada a esta Casa através do Ofício/Subchefia nº 2.153/2014.</t>
   </si>
   <si>
     <t>16475</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16475/prestacao_de_contas_da_prefeitura_municipal_de_rio_branco-2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16475/prestacao_de_contas_da_prefeitura_municipal_de_rio_branco-2015.pdf</t>
   </si>
   <si>
     <t>OFÍCIO TCE - ACRE/SS/OF/Nº 348, DATADO DE 23 DE ABRIL DE 2015, ENCAMINHANDO A ESTA CASA CÓPIA DO PROCESSO Nº 16.083.2012-00 - PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE RIO BRANCO. EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>18145</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/18145/relatorio_quadrimestral_de_prestacao_de_contas_2015.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/18145/relatorio_quadrimestral_de_prestacao_de_contas_2015.pdf</t>
   </si>
   <si>
     <t>OF/GAB/SEMSA/984, datado de 02 de setembro de 2015, encaminhando a esta Casa o resultado relativo aos indicadores no Primeiro Quadrimestre de 2015, referente as ações de saúde no nível da atenção primária.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -850,68 +901,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16226/projeto_de_lei_complementar_n_01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16227/projeto_de_lei_complementar_n_05-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16228/projeto_de_lei_complementar_n_06-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16229/projeto_de_lei_complementar_n_07-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15455/projeto_de_lei_no_38-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15452/projeto_de_lei_n52-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15429/projeto_de_lei_n_53-2015_ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16892/projeto_de_lei_no_59-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16891/projeto_de_lei_no_76-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15430/projeto_de_lei_n_77-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15431/projeto_de_lei_n_82-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17408/projeto_de_lei_no_87-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15432/projeto_de_lei_n_88-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15433/projeto_de_lei_n_89-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15434/projeto_de_lei_n_95-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15457/projeto_de_lei_no_96-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15437/projeto_de_lei_n_97-2015_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15439/projeto_de_lei_n_98-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15444/projeto_de_lei_n_99-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15458/projeto_de_lei_no_100-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15447/projeto_de_lei_n_103-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15450/projeto_de_lei_n_104-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16241/relatorio_resumido_-_1o_bimestfe_de_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16243/relatorio_resumido_e_gestao_fiscal_-_2o_bimestre_e_1o_quadrimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16245/relatorio_resumido_-_3o_bimestre_de_2015..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16247/relatorio_resumido_e_gestao_fiscal_-_4o_bimestre_e_2o_quadrimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16248/relatorio_resumido_-_5o_bimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16253/relatorio_resumido_e_gestao_fiscal_-_6o_bimestre_de_2015_e_3o_quadrimestre_de_2015..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17409/veto_parcial_ao_projeto_de_lei_n_16-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17410/veto_integral_ao_projeto_de_lei_n_27-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17411/veto_integral_ao_projeto_de_lei_n_29-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17412/veto_integral_ao_projeto_de_lei_n_49-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17413/veto_integral_ao_projeto_de_lei_n_71-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17414/veto_integral_ao_projeto_de_lei_n_72-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17415/veto_integral_ao_projeto_de_lei_n_76-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17416/veto_integral_ao_projeto_de_lei_n_29-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16475/prestacao_de_contas_da_prefeitura_municipal_de_rio_branco-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/18145/relatorio_quadrimestral_de_prestacao_de_contas_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16226/projeto_de_lei_complementar_n_01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16227/projeto_de_lei_complementar_n_05-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16228/projeto_de_lei_complementar_n_06-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16229/projeto_de_lei_complementar_n_07-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43558/pl_22-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43559/pl_23-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43560/pl_24-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/43561/pl_34-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15455/projeto_de_lei_no_38-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15452/projeto_de_lei_n52-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15429/projeto_de_lei_n_53-2015_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16892/projeto_de_lei_no_59-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16891/projeto_de_lei_no_76-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15430/projeto_de_lei_n_77-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15431/projeto_de_lei_n_82-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17408/projeto_de_lei_no_87-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15432/projeto_de_lei_n_88-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15433/projeto_de_lei_n_89-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15434/projeto_de_lei_n_95-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15457/projeto_de_lei_no_96-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15437/projeto_de_lei_n_97-2015_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15439/projeto_de_lei_n_98-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15444/projeto_de_lei_n_99-2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15458/projeto_de_lei_no_100-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15447/projeto_de_lei_n_103-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/15450/projeto_de_lei_n_104-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16241/relatorio_resumido_-_1o_bimestfe_de_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16243/relatorio_resumido_e_gestao_fiscal_-_2o_bimestre_e_1o_quadrimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16245/relatorio_resumido_-_3o_bimestre_de_2015..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16247/relatorio_resumido_e_gestao_fiscal_-_4o_bimestre_e_2o_quadrimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16248/relatorio_resumido_-_5o_bimestre_de_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16253/relatorio_resumido_e_gestao_fiscal_-_6o_bimestre_de_2015_e_3o_quadrimestre_de_2015..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17409/veto_parcial_ao_projeto_de_lei_n_16-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17410/veto_integral_ao_projeto_de_lei_n_27-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17411/veto_integral_ao_projeto_de_lei_n_29-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17412/veto_integral_ao_projeto_de_lei_n_49-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17413/veto_integral_ao_projeto_de_lei_n_71-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17414/veto_integral_ao_projeto_de_lei_n_72-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17415/veto_integral_ao_projeto_de_lei_n_76-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/17416/veto_integral_ao_projeto_de_lei_n_29-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/16475/prestacao_de_contas_da_prefeitura_municipal_de_rio_branco-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2015/18145/relatorio_quadrimestral_de_prestacao_de_contas_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1018,975 +1069,1083 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>103</v>
+        <v>31</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H28" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="E30" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E31" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E33" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E34" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E38" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>147</v>
+      </c>
+      <c r="E41" t="s">
+        <v>148</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>174</v>
+      </c>
+      <c r="E43" t="s">
+        <v>175</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H43" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>129</v>
+      </c>
+      <c r="D44" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H44" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>