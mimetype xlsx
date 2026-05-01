--- v0 (2025-11-24)
+++ v1 (2026-05-01)
@@ -54,4141 +54,4141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANPLC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rodrigo Forneck</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/879/anteprojeto_de_lei_complementar_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/879/anteprojeto_de_lei_complementar_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 1.794, de 30 de dezembro de 2009, para admitir como ilícito funcional o desrespeito às prerrogativas dos advogados."</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberto Duarte</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/821/anteprojeto_de_lei_complementar_no_02-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/821/anteprojeto_de_lei_complementar_no_02-2018.pdf</t>
   </si>
   <si>
     <t>"ASSEGURA a redução da carga horária de servidor público municipal que possua filho portador de necessidades especiais, no âmbito do Município de Rio Branco - Acre, na forma que indica. "</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_complementar_no_17.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_complementar_no_17.2018.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo II da Lei_x000D_
 Complementar n° 49, de 02 de agosto_x000D_
 de 2018, que Dispõe sobre as_x000D_
 diretrizes para a elaboração e_x000D_
 execução da Lei Orçamentária de_x000D_
 2019 e dá outras providências. "</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>ANPLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Ordinaria</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/822/anteprojeto_de_lei_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/822/anteprojeto_de_lei_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Cria a Guarda Civil Municipal do Município de Rio Branco e dá outras providências."</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Lene Petecão</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 6º da Lei Municipal n.º 1.726, de 18 de dezembro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/686/anteprojeto_de_lei_no_03-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/686/anteprojeto_de_lei_no_03-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobra a criação do Cartão Digital de Vacinação"</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/823/anteprojeto_de_lei_no_04-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/823/anteprojeto_de_lei_no_04-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Encampar a manutenção dos terminais de transporte coletivo urbano de Rio Branco, bilhetagem eletrônica, serviços de_x000D_
 monitoramento da frota por GPS e promover as alterações contratuais cabíveis."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/685/anteprojeto_de_lei_no_05-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/685/anteprojeto_de_lei_no_05-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobra a concessão de isenção do Imposto Predial Territorial Urbano - IPTU ao portador de insuficiência renal crônico e transplantado e dá outras providências"</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Artemio Costa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/959/anteprojeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/959/anteprojeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Rio Branco estabelecer Parceria Público Privada - PPP para contrato de prestação de serviço de bicicletas compartilhadas - Bike Rio Branco."</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Raimundo Neném</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/874/anteprojeto_de_lei_no_07-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/874/anteprojeto_de_lei_no_07-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de Taxas de Alvará de Funcionamento para as Associações de Moradores, Sindicatos e demais Entidades filantrópicas de caráter assistencial e beneficente e sem fins lucrativos no Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Carlos Juruna</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1034/projeto_de_decreto_legislativo_no_01.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1034/projeto_de_decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão(a) Rio-branquense ao Senhor(a) Antonio Aurimar Gomes de França</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_decreto_legislativo_no_02-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_decreto_legislativo_no_02-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense_x000D_
 ao Sr. Giordani de Souza Dourado"</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_03-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_03-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense_x000D_
  a Sra. Regina Célia Ferrari Longuini"</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_04-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_04-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense_x000D_
 a Sra. Maria Neuza de Assis Souza"</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Antônio Morais</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_decreto_legislativo_no_05.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_decreto_legislativo_no_05.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense a Senhora Francisca de Souza Fontenelle ."</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_decreto_legislativo_no_06.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_decreto_legislativo_no_06.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense a Senhora Maria Zilma Carvalho dos Reis ."</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_decreto_legislativo_no_07.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_decreto_legislativo_no_07.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor José de Almeida Lira ."</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Manuel Marcos</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/853/projeto_de_decreto_legislativo_no_08-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/853/projeto_de_decreto_legislativo_no_08-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense ao senhor WELLINGTON VALONE BARBOSA"</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/854/projeto_de_decreto_legislativo_no_09-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/854/projeto_de_decreto_legislativo_no_09-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense à senhora LINA GRASIELA DO NASCIMENTO"</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_decreto_legislativo_no_10-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_decreto_legislativo_no_10-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Roberto Duarte Júnior."</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_decreto_legislativo_no_11-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_decreto_legislativo_no_11-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Duarte José do Couto Neto"</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_decreto_legislativo_no_12-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_decreto_legislativo_no_12-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor João Victor Boni"</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_decreto_legislativo_no_13-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_decreto_legislativo_no_13-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense a Senhora Alcinéia Moreira de Sousa"</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Mamed Dankar</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_decreto_legislativo_no_14-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_decreto_legislativo_no_14-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Clóvis Pires de Araújo"</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_decreto_legislativo_no_15-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_decreto_legislativo_no_15-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Edimar Soriano da Silva".</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_legislativo_no_16-20108.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_legislativo_no_16-20108.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Padre André Andrade C.Ss.R. ".</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1035/projeto_de_decreto_legislativo_no_17.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1035/projeto_de_decreto_legislativo_no_17.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão(a) Rio-branquense ao Senhor(a) Luiz Antônio Baraúna</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1036/projeto_de_decreto_legislativo_no_18.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1036/projeto_de_decreto_legislativo_no_18.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense ao  Senhor(a) Sílvia Monteiro.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Railson Correia</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/872/projeto_de_decreto_legislativo_no_19-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/872/projeto_de_decreto_legislativo_no_19-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão (a) Rio-branquense ao Senhor (a) João Tamburini da Silva".</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/873/projeto_de_decreto_legislativo_no_20-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/873/projeto_de_decreto_legislativo_no_20-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão (a) Rio-branquense ao Senhor (a) Francisco Alves Valentim".</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/875/projeto_de_decreto_legislativo_no_22-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/875/projeto_de_decreto_legislativo_no_22-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense a Senhora Adriana Antônia de Souza"</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/876/projeto_de_decreto_legislativo_no_23-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/876/projeto_de_decreto_legislativo_no_23-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense ao Senhor Jaime Xavier de Oliveira Cruz"</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense a Senhora Talita Cristina Dalmoro Maldonado"</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eduardo Farias</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_decreto_legislativo_no_25.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_decreto_legislativo_no_25.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense  ao Senhor FRANCISCO MOREIRA DE BRITO"</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/991/projeto_de_decreto_legislativo_no_26.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/991/projeto_de_decreto_legislativo_no_26.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor LOURIVAL CAMILO DE ARAÚJO JUNIOR"</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/992/projeto_de_decreto_legislativo_no_27.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/992/projeto_de_decreto_legislativo_no_27.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor MOISÉS FERREIRA ALENCASTRO E SOUZA"</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/960/projeto_de_decreto_legislativo_no_28.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/960/projeto_de_decreto_legislativo_no_28.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense a Senhora Rosiany Barreiros de Almeida".</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/961/projeto_de_decreto_legislativo_no_29.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/961/projeto_de_decreto_legislativo_no_29.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Mário Sérgio Pereira dos Santos".</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/962/projeto_de_decreto_legislativo_no_30.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/962/projeto_de_decreto_legislativo_no_30.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Ziza Alves da Costa".</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Sebastião Ângelo da Silva"</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Emerson Jarude</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_decreto_legislativo_no_32.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_decreto_legislativo_no_32.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense a Senhora Renata Costa Marques de Castro"</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_decreto_legislativo_no_33.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_decreto_legislativo_no_33.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Thyago  Costa Barlatti"</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dr. Jakson Ramos</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense a Senhora JIZA LOPES CEZAR."</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_decreto_legislativo_no_35.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_decreto_legislativo_no_35.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão(a) Rio-branquense a Senhora JULIANA QUINTEIRO."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_decreto_legislativo_no_36.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_decreto_legislativo_no_36.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão(a) Rio-branquense ao Senhor Leonardo Assad Lomonaco."</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/880/projeto_de_decreto_legislativo_no_37-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/880/projeto_de_decreto_legislativo_no_37-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Fabrício Lemos de Sousa".</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Rio-branquense à Senhora Onides Bonaccorsi Queiroz".</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Elzinha Mendonça</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Rio-branquense ao Senhor 'ISAIAS DE SOUZA."</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>"Suspende os efeitos do_x000D_
 Decreto n°. 658, de 5 de_x000D_
 julho de 2018, que "Dispõe_x000D_
 sobre o reajuste da Tarifa do_x000D_
 Transporte Coletivo por_x000D_
 Ônibus."</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar_x000D_
 operação de crédito junto à Caixa Econômica_x000D_
 Federal — CEF no âmbito da linha de crédito_x000D_
 de Financiamento para Infraestrutura e_x000D_
 Saneamento — FINISA, com a garantia da_x000D_
 União e dá outras providências. "</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_complementar_no_02-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_complementar_no_02-2018.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O USO OBRIGATÓRIO_x000D_
 DO BRASÃO DE ARMAS DO_x000D_
 MUNICÍPIO DE RIO BRANCO —_x000D_
 ACRE NOS VEÍCULOS_x000D_
 OFICIAIS, PRÉDIOS PÚBLICOS,_x000D_
 MAQUINÁRIOS, UNIFORMES,_x000D_
 PROPAGANDAS_x000D_
 PUBLICITÁRIAS E PROÍBE O_x000D_
 USO DE LOGOTIPOS_x000D_
 INSTITUCIONAIS /PUBLICITÁRIOS_x000D_
 DE GOVERNO NESSES_x000D_
 ITENS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Antônio Morais, Artemio Costa, Célio Gadelha, Clézio Moreira, Dr. Jakson Ramos, Eduardo Farias, Elzinha Mendonça, Emerson Jarude, José Carlos Juruna, Lene Petecão, Mamed Dankar, N. Lima, Railson Correia, Raimundo Neném, Roberto Duarte</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_no_03.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_no_03.2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ESTATUTO DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_complementar_no_04-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_complementar_no_04-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 2.150, de 09_x000D_
 de dezembro de 2015."</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_complementar_no_05-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_complementar_no_05-2018.pdf</t>
   </si>
   <si>
     <t>"Aprova e Institui a revisão do Código de_x000D_
 Obras e Edificações do Município de Rio_x000D_
 Branco e dá outras providências".</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_complementar_no06-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_complementar_no06-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a_x000D_
 elaboração e execução da Lei Orçamentária_x000D_
 de 2019 e dá outras providências".</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_complementar_tranformando_em_proj_yzE2EIK.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_complementar_tranformando_em_proj_yzE2EIK.pdf</t>
   </si>
   <si>
     <t>"MODIFICA DISPOSITIVOS DA LEI MUNICIPAL N. 1.887, DE 30 DE DEZEMBRO DE 2011."</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_complementar_no_08-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_complementar_no_08-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação_x000D_
 de crédito com o BANCO DO BRASIL S.A., com a_x000D_
 garantia da União e dá outras providências."</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_lei_complementar_no_09-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_lei_complementar_no_09-2018.pdf</t>
   </si>
   <si>
     <t>"Altera os Anexos I e II da Lei Complementar_x000D_
 n° 29, de 11 de dezembro de 2017, que dispõe_x000D_
 sobre o Plano Plurianual do Município para o_x000D_
 Quadriênio 2018-2021 e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_complementar_no_11-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_complementar_no_11-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1.794, de 30 de_x000D_
 dezembro de 2009. "</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_complementar_no_12-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_complementar_no_12-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 35, de 19_x000D_
 de dezembro de 2017".</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_lei_complementar_no_13-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_lei_complementar_no_13-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1.959, de 20_x000D_
 de fevereiro de 2013, alterada pelas_x000D_
 Leis Municipais n° 2.032, de 27_x000D_
 dezembro de 2013 e 2.225, de 23 de_x000D_
 fevereiro de 2017."</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_complementar_no_15-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_complementar_no_15-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1.731, de 22_x000D_
 de dezembro de 2008, modificada pelas_x000D_
 Leis Municipais n° 1.842, 26 de maio de_x000D_
 2011; 1.851, de 12 de julho de 2011;_x000D_
 1.979, de 20 de maio de 2013; 2.049, de_x000D_
 19 de maio de 2014 e 2.070, de 17 de_x000D_
 julho de 2014 e 2.219, de 20 de_x000D_
 dezembro de 2016. "</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_complementar_no_16-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_complementar_no_16-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Reestruturação da_x000D_
 Fundação Municipal de Cultura, Esporte e_x000D_
 Lazer Garibaldi Brasil — FGB e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/745/projeto_de_lei_complementar_no_17.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/745/projeto_de_lei_complementar_no_17.2018.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1043/projeto_de_lei_complementar_no_18-2018_compressed.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1043/projeto_de_lei_complementar_no_18-2018_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Alienação, Destruição e_x000D_
 Baixa de Bens Inservíveis do Poder_x000D_
 Executivo Municipal</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_legislativo_no_40_-_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_legislativo_no_40_-_2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense a Senhora ANTONIA  ROSALINA DE SOUZA NOBRE."</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n°332 de 12 de_x000D_
 janeiro de 1982, que institui o_x000D_
 Regulamento do Transporte Coletivo_x000D_
 do Município de Rio Branco - Acre e_x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_no_02-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_no_02-2018.pdf</t>
   </si>
   <si>
     <t>"Institui a Educação_x000D_
 Financeira como tema_x000D_
 transversal na grade_x000D_
 curricular das escolas_x000D_
 públicas do Município de Rio_x000D_
 Branco.".</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/827/projeto_de_lei_no_04-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/827/projeto_de_lei_no_04-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo à Economia Criativa no município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/852/projeto_de_resolucao_legislativa_no_14-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/852/projeto_de_resolucao_legislativa_no_14-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do dia do Cerimonialista no município de Rio Branco e dá outras providências."</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_no_06.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_no_06.2018.pdf</t>
   </si>
   <si>
     <t>"Estabelece mecanismos de_x000D_
 seguro para garantir o_x000D_
 interesse público nos_x000D_
 processos de licitação e a_x000D_
 correta aplicação dos_x000D_
 recursos públicos."</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_no_07-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_no_07-2018.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Municipal de Promoção da_x000D_
 Igualdade Racial do Município de Rio_x000D_
 Branco e dá outras providências"</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Conscientização e Prevenção às Doenças Renais e suas conseqüências, no Município de Rio Branco, e dá outras providências".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_no_09-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_no_09-2018.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre atendimento prioritário às pessoas portadoras de doenças renais crônicas e dos transplantados nos serviços públicos e privados no âmbito do Município de Rio Branco"</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1037/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1037/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Verde a Senhora Gleiciane Rosana dos Santos.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/860/projeto_de_lei_no_11-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/860/projeto_de_lei_no_11-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE sobre a execução do Hino Nacional, Hino Acreano e do Hino à Bandeira do Brasil, em todas_x000D_
 as escolas da cidade de Rio Branco e dá outras providências"</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_12.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública de saúde  do Município de Rio Branco e dá outras providências"</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/912/projeto_de_lei_complementar_tranformando_em_proj_T0g4kU4.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/912/projeto_de_lei_complementar_tranformando_em_proj_T0g4kU4.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos da Lei Municipal n°1.887, de 30 de dezembro de 2011."</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/765/projeto_de_lei_no_14-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/765/projeto_de_lei_no_14-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde_x000D_
 a Sra. Manoela de Brito Paim"</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/766/projeto_de_lei_no_15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/766/projeto_de_lei_no_15-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão de_x000D_
 conteúdos voltados ao Meio_x000D_
 Ambiente no Currículo das_x000D_
 escolas de Ensino Infantil e_x000D_
 Fundamental da rede Pública_x000D_
 Municipal de Rio Branco -_x000D_
 Acre, e da outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/866/processo_pl_n_16-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/866/processo_pl_n_16-2018.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de canudos de plástico, exceto os biodegradáveis em restaurantes, lanchonetes, bares e similares no âmbito do Município de Rio Branco.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_n.17-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_n.17-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de inspeção predial, vistoria técnica, manutenção preventiva e periódica das edificações e equipamentos públicos ou privados no âmbito do Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_no_18-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_no_18-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Senhor Raimundo Tavares Da Silva"</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1038/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1038/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão_x000D_
 Verde ao Senhor MARIA_x000D_
 ALVES DO NASCIMENTO"</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1039/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1039/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão_x000D_
 Verde ao Senhor MARIA_x000D_
 NAZARÉ OLIVEIRA."</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_21.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_21.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Senhor TIAGO JURUÁ DAMO RANZI"</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_no_22-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_no_22-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Verde a Senhora Karina de Almeida Costa de Souza"</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/868/projeto_de_lei_no_23-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/868/projeto_de_lei_no_23-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre prioridade de vagas em creches e escolas públicas as crianças portadoras de deficiência e aos filhos de deficientes próximas_x000D_
 de suas residências e dá outras providências."</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/869/projeto_de_lei_no_24-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/869/projeto_de_lei_no_24-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a entrada de acompanhante junto à pessoa com deficiência em locais destinados a diversão, espetáculos teatrais, musicais e circenses, exibições cinematográficas, atrações ou eventos esportivos em geral e dá outras providências."</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>"Assegura às entidades populares e sem fins lucrativos o direito à utilização do espaço físico das unidades de ensino municipais e dá outras providências."</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/871/projeto_de_lei_no_26-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/871/projeto_de_lei_no_26-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de brinquedos adaptados, em áreas públicas e em propriedades privadas de uso público, para crianças portadoras de necessidades especiais."</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/740/projeto_de_lei_no_28.07.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/740/projeto_de_lei_no_28.07.2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da,_x000D_
 prestação do serviço de transporte_x000D_
 privado individual de passageiro por _x000D_
 meio de aplicativo ou outra tecnologia de comunicação_x000D_
 em rede, no Município de Rio Branco,_x000D_
 e dá outras providências."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_no_29-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_no_29-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Grupo Horta Nativa."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/767/projeto_de_lei_no_14-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/767/projeto_de_lei_no_14-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de_x000D_
 escritório virtual no Município de Rio_x000D_
 Branco e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_no_31-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_no_31-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobra a instalação de suporte para bicicletas em ônibus coletivos e dá outras providências"</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_32-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_32-2018.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal da Pessoa com Deficiência Intelectual e Múltipla no Município de Rio Branco e dá outras providências"</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Associação Comunitária de Mulheres do Segundo distrito de Rio Branco — Acre.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Verde ao Senhor ALESSANDRO DO NASCIMENTO ROCHA.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_35-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_35-2018.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Rio Branco o Dia da Capoeira" a ser comemorado anualmente  no dia 03 de agosto e a Semana do Capoeirista em Rio Branco"</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_lei_no_36.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_lei_no_36.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Padronização de Abrigos de Pontos de Ônibus, Táxis e Moto-Táxi no Município de Rio Branco - Acre."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_lei_no37-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_lei_no37-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a devolução de medicamentos vencidos ou deteriorados aos estabelecimentos que os comercializam e sua correta destinação final no Município de Rio Branco e dá outras providências."</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública, no âmbito Municipal , a COMUNIDADE TERAPÊUTICA GILEADE."</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/741/projeto_de_lei_no_39-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/741/projeto_de_lei_no_39-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço_x000D_
 transporte individual de passageiros e pequenas_x000D_
 cargas em veículo automotor tipo motociclo_x000D_
 denominado mototáxi e motofrete."</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/3172/projeto_de_lei_revogaco_completo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/3172/projeto_de_lei_revogaco_completo.pdf</t>
   </si>
   <si>
     <t>Revoga leis municipais em desuso e dispõe sobre a instituição do Calendário Municipal de Datas Comemorativas no âmbito do Município de Rio de Branco.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/867/projeto_de_resolucao_legislativo_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/867/projeto_de_resolucao_legislativo_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de Mulher destaque a Senhora Cristina Ferreira Enes".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_resolucao_legislativa_no_02-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_resolucao_legislativa_no_02-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE a Ilma Sra Ana Lúcia Ribeiro de Oliveira"</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/967/projeto_de_resolucao_legislativa_no_03.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/967/projeto_de_resolucao_legislativa_no_03.pdf</t>
   </si>
   <si>
     <t>"Homenageia a Senhora ROSIANY BARREIROS DE ALMEIDA ao Prêmio "Mulher Destaque" do ano de 2018."</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/910/projeto_de_resolucao_legislativa_no_04-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/910/projeto_de_resolucao_legislativa_no_04-2018.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio "Mulher Destaque" a Senhora Cleísa Brasil da Cunha Cartaxo</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/769/projeto_de_resolucoes_legislativo_no_05-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/769/projeto_de_resolucoes_legislativo_no_05-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de Mulher_x000D_
 DESTAQUE a Senhora_x000D_
 CECÍLIA MARIA GARCIA LIMA_x000D_
 SOUZA".</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1019/projet_de_resolucao_legislativa_no_06.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1019/projet_de_resolucao_legislativa_no_06.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE a Senhora Tânia Cassia Medici Aguiar".</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Célio Gadelha</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/987/projeto_de_resolucao_legislativa_no_07.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/987/projeto_de_resolucao_legislativa_no_07.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE a Senhora Mara Rocha".</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_resolucao_legislativa_no_08.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_resolucao_legislativa_no_08.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora Francisca Balbino Ferreira "</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_resolucao_legislativa_no_09.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_resolucao_legislativa_no_09.pdf</t>
   </si>
   <si>
     <t>"Concede o prêmio de MULHER DESTAQUE a Senhora Maria Perpétua de Almeida"</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_resolucao_legislativa_no_10.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_resolucao_legislativa_no_10.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE a Senhora Maria Alzenir Magalhães Lira".</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_legislativo_no_11-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_legislativo_no_11-2018.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio MULHER DESTAQUE à Senhora Raimunda da Silva de Assis.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1040/projeto_de_resolucao_legislativo_no_12.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1040/projeto_de_resolucao_legislativo_no_12.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Mulher_x000D_
 Destaque a Senhora Joana da_x000D_
 Silva Paula.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>N. Lima</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/859/projeto_de_resolucao_legislativa_no_13-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/859/projeto_de_resolucao_legislativa_no_13-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Mulher Destaque à Senhora Naluh Maria Lima Gouveia dos Santos"</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/851/projeto_de_resolucao_legislativa_no_14-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/851/projeto_de_resolucao_legislativa_no_14-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de "Mulher Destaque" a Senhora Valdirene Bortolin de Oliveira"</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/984/projeto_de_resolucao_legislativa_no_15.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/984/projeto_de_resolucao_legislativa_no_15.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE a Senhora MÁRCIA ESPINOSA BITTAR"</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_resolucao_legislativa_no_16.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_resolucao_legislativa_no_16.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio MULHER DESTAQUE a Senhora Rosilene Luna dos Santos."</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/911/projeto_de_resolucao_legislativo_no_17-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/911/projeto_de_resolucao_legislativo_no_17-2018.pdf</t>
   </si>
   <si>
     <t>Cria e regulamenta a Comissão Permanente de Cultura (CPC) e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/968/projeto_de_resolucao_legislativa_no_18.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/968/projeto_de_resolucao_legislativa_no_18.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito da Câmara Municipal de Rio Branco o PRÊMIO JOVEM EMPREENDEDOR."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_resolucao_legislativa_no_19.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_resolucao_legislativa_no_19.pdf</t>
   </si>
   <si>
     <t>"Acrescenta §§ 1° e 2° ao art. 243 do Regimento Interno da Câmara Municipal de Rio Branco - Acre."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1594/prl_20-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1594/prl_20-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Rio Branco a firmar convênios com Instituições Públicas e Privadas do Estado do Acre e dá outras providências."</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1020/requerimento_no_31.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1020/requerimento_no_31.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso à Senhora Ana Maria Leite"</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/770/proposta_de_emenda_a_lei_organica_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/770/proposta_de_emenda_a_lei_organica_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 107 da Lei Orgânica do Município de Rio Branco"</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/831/proposta_de_emenda_a_lei_organica_no_02-2018-altera_o_paragrafo_12_-mamed_dankar.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/831/proposta_de_emenda_a_lei_organica_no_02-2018-altera_o_paragrafo_12_-mamed_dankar.pdf</t>
   </si>
   <si>
     <t>"Altera o Parágrafo 12, do Art. 77 da Lei Orgânica do Município de_x000D_
 Rio Branco.</t>
   </si>
   <si>
     <t>RGAL</t>
   </si>
   <si>
     <t>Relatório Geral Das Atividades Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15/relatorio_geral_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15/relatorio_geral_2018.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DAS ATIVIDADES LEGISLATIVA DE 2018.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>RREOF</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/916/pelatorio_resumido_orcamentaria_1o_bimestre_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/916/pelatorio_resumido_orcamentaria_1o_bimestre_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n°80/GAPRE/2018, que encaminha a esta Casa o Relatório Resumido da Execução Orçamentária do 1° Bimestre de 2018.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/921/relatorio_orcamentario_gestao_fiscal_2o_bimestre_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/921/relatorio_orcamentario_gestao_fiscal_2o_bimestre_2018.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária e Relatório de Gestão Fiscal do exercício de 2018.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_no_01-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_no_01-2018.pdf</t>
   </si>
   <si>
     <t>"Solicita a Mesa Diretora, depois de ouvido o Plenário, o envio de Ofício a Empresa PEDRA NORTE, na pessoa do seu representante, o Senhor JARBAS SOSTER, convidando-o para prestar EXPLICAÇÕES a respeito do PROGRAMA RUAS DO POVO"</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_02.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Sessão solene em alusão ao Dia Internacional da Mulher as 9:00 horas.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_03-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_03-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares das vítimas da violência que tomou conta de nossa cidade nos primeiros dias do mês de fevereiro"</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_no_04.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos do Sr. César Lazzari.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_05-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_05-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares da menor aprendiz, senhorita Rafaella dos Santos Rodrigues"</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_no_06-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_no_06-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso à nova Diretoria da UMARB"</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_no_07-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_no_07-2018.pdf</t>
   </si>
   <si>
     <t>Sessão solene em alusão ao Dia do Líder Comunitário comemorada no dia 18/02.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_no_08-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_no_08-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação aos REPÓRTERES DO ESTADO DO ACRE"</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_no_09-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_no_09-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar ao Senhor ILZOMAR PONTES DO ROSÁRIO"</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_no_10-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_no_10-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvido o Plenário, o envio de Ofício ao Excelentíssimo Prefeito do Município de Rio Branco, o Senhor MARCUS ALEXANDRE VIANA, requerendo cópia do Projeto Estrutural de Drenagem do Município de Rio Branco (Redes Estruturais e Canais)</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/732/requerimento_no_11-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/732/requerimento_no_11-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ILMOS SENHORES, LUCIANO TAVARES, GINA MENEZES, LÍLIA CAMARGO VICTOR AUGUSTO NOGUEIRA DE FARIAS, MARCELA JANSEN, ADAILSON OLIVEIRA, E RONALDO GUERRA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_no_12-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_no_12-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor "BENILSON SOUZA"</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/731/requerimento_no_13-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/731/requerimento_no_13-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR AOS FAMILIARES DA ILMA SENHORA ELZA GAMA CARNEIRO."</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_no_14.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor a Empresa HAVAN."</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_no_15-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_no_15-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR, aos familiares do professor de dança Alexandre Matos de Souza"</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_no_16.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares do coreógrafo e professor de dança Alex Matos."</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>"REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA A SER REALIZADA NO DIA 02 DE ABRIL DE 2018 SOBRE O TEMA: TRANSTORNO DO ESPECTRO AUTISTA TEA -SINAIS DE ALERTA E MÉTODOS INVESTIGATIVOS"</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_no_18-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_no_18-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à nova diretoria do Sindicato dos Enfermeiros do Estado do Acre.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/733/requerimento_no_20-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/733/requerimento_no_20-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ILMA SRA IOLANDA FLEMING -  IOLANDA FERREIRA LIMA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos do Sr. Sebastião Rodrigues</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_no_22-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_no_22-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor "ADHERBAL MAXIMIANO CAETANO CORREA"</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_23-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_23-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Bloco Carnavalesco SAMBASE</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_25.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento de Antônio Nivaldo do Nascimento</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_no_26-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_no_26-2018.pdf</t>
   </si>
   <si>
     <t>"Requer AUDIÊNCIA PÚBLICA, no dia 23 de março de 2018, as 9:00 para apresentação do Relatório Quadrimestral de Prestação de Contas, referente_x000D_
 às ações de saúde no nível de atenção primária, programadas e executadas no Terceiro Quadrimestre 2017"</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_no_27-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_no_27-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao jovem Wenhdell Barbosa</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_no_28.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do locutor SEBASTIÃO DA SILVA RODRIGUES</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_29-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_29-2018.pdf</t>
   </si>
   <si>
     <t>"Ato Solene na sessão do dia 22 de março do corrente, a fim de homenagearmos o Senhor Antônio Pereira de Oliveira Neto"</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_no_30.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_no_30.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora que faça realizar no dia 26 de março de 2018 (segunda-feira), no horário de 9h às 12h, uma sessão solene para tratar do_x000D_
 Dia Internacional Contra a Descriminação Racial.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_n_o_31.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_n_o_31.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Acrinaldo Maia de Lima.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/729/requerimento_no_32-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/729/requerimento_no_32-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA ILMA SRA ALZIRA FLORÊNCIO DA COSTA</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_33-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_33-2018.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao Secretário Municipal de Educação, o Senhor Márcio Batista"</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_34-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_34-2018.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública a ser realizada no dia 13 de abril do corrente, para apresentação do Relatório de Gestão Fiscal referente ao 3° quadrimestre do ano de 2017"</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_no_35-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_no_35-2018.pdf</t>
   </si>
   <si>
     <t>solicita a Mesa Diretora, depois de ouvido o Plenário, o envio de Ofício o PREFEITO DE RIO BRANCO E SECRETÁRIO DE SAÚDE DO MUNICIPIO DE RIO BRANCO, na pessoa de seus representantes,o Senhor MARCUS ALEXANDRE VIANA MEDICI AGUIAR E OTENIEL ALMEIDA, convidando-o para prestar EXPLICAÇÕES a respeito da CONSTRUÇÃO DO CENTRO DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS FEMININO.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ENGENHEIRO E CORONEL REFORMADO DA FAB ILMO SR. NIVALDO ALVES DA SILVA</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_no_37-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_no_37-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor ao_x000D_
 Sr. Manoel da Conceição Ferreira."</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_no_38-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_no_38-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor ao Sr. Bartolomeu Bispo dos Santos."</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_no_39-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_no_39-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor ao_x000D_
 Sr. Derineudo de Souza dos Santos."</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_no_40-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_no_40-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação a_x000D_
 Sra. Degeane Santos"</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/832/requerimento_no_41-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/832/requerimento_no_41-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Congratulação à estudante do Ensino Médio da Escola Estadual professor José Rodrigues Leite — Antiga Ética, Sarah Evellyn Oliveira Borges, pelo Prêmio Feira Brasileira de Ciências e Engenharia - FEBRACE, 16a edição.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_42-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_42-2018.pdf</t>
   </si>
   <si>
     <t>"AUDIÊNCIA PÚBLICA, no dia 12 de abril de 2018, às 14:30 para tratar do Estatuto da Família proposto no Projeto de Lei N° 03/2018"</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_no_43.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_no_43.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de MARLENE CAMPOS BEZERRA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_44.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_44.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de MANOEL UMBELINO FERREIRA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/833/requerimento_no_45-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/833/requerimento_no_45-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Corporação da Polícia Militar.</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12772/requerimento_no_46-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12772/requerimento_no_46-2018.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DA SENHORA EMANUELA DA SILVA SOUZA, FALECIDA DIA 02/04/2018.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/934/requerimento_no_47.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/934/requerimento_no_47.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora desta Casa Legislativa, que encaminhe Moção de Pesar, pelo falecimento de Aldemiro de Queiroz Cardoso.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_no_48-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_no_48-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor_x000D_
 "ANTÔNIO ELIAS BADY CASSEB</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_49-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_49-2018.pdf</t>
   </si>
   <si>
     <t>Requer a realização de um Ato Solene, nesta Casa a ser realizado no dia 03 de maio de 2018, às 8h, para a entrega de moção aos coordenadores do Programa Educacional de Resistência às Drogas e a Violência- PROERD.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_no_50-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_no_50-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR, aos familiares da produtora rural Maria Elissandra Alves Nunes"</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_51-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_51-2018.pdf</t>
   </si>
   <si>
     <t>Requer a realização de um Ato Solene, nesta Casa a ser realizado no dia 25 de abril do corrente ano, às 8h, para a entrega de moção a estudante Sarah Evellyn Oliveira Borges, pelo Prêmio Feira Brasileira de Ciências e Engenharia - FEBRACE.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_no_52-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_no_52-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO à Associação de Dança do Acre — ASDAC"</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_no_53-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_no_53-2018.pdf</t>
   </si>
   <si>
     <t>"Ato Solene na sessão do dia 02 de maio do corrente, a_x000D_
 fim de homenagearmos a Associação de Dança do Acre —_x000D_
 ASDAC"</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À ESCOLA ESTADUAL DE ENSINO MÉDIO LOURIVAL PINHO</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares e amigos da Sra. Maria das Graças de Lima"</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_no_56.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares do Senhor Eduardo Rodrigues da Silva Filho, conhecido como "Dadão".</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/725/requerimento_no_57-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/725/requerimento_no_57-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO ILMO SENHOR EDUARDO RODRIGUES DA SILVA FILHO</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_58-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_58-2018.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública a ser realizada no dia 07 de maio do corrente ano, às 9:00h, para apresentação e discussão das Diretrizes para elaboração e_x000D_
 execução da Lei Orçamentária de 2019"</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor_x000D_
 "Eduardo Rodrigues da Silva Filho"</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_no_60-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_no_60-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor ao_x000D_
 Sr. Wendell Meneses Barbosa"</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_61-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_61-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR à Gleici Damasceno</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/727/requerimento_no_62-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/727/requerimento_no_62-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ILMAS SRAS LILIA GOMES E DIANA AGUIAR</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_no_63-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_no_63-2018.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA A SER REALIZADA NO DIA 28 DE SETEMBRO DE 2018, "CUIDANDO DA PESSOA IDOSA DO MUNICÍPIO: DESAFIOS E POSSIBILIDADES.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/728/requerimento_no_64-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/728/requerimento_no_64-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A ILMA SRA GABRIELA CÂMARA</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_no_65-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_no_65-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Sr. Anthagoras Dantas de Mesquita</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_66.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares do agricultor HORMINDO CANDIDO DA SILVA"</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_67.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de DIONE KENEDY MOURA CARVALHO</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_no_68.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de MARIA ELISSANDRA ALVES NUNES.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_no_69.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de ADEMIR FERREIRA</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_no_70.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora que faça realizar no dia 18 de maio de 2018, uma sessão solene em razão do dia nacional de combate ao _x000D_
 abuso e à exploração sexual de crianças e adolescentes.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_no_71.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora que faça realizar no dia 21 de maio de 2018, uma sessão solene em comemoração ao dia do Pedagogo.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_72-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_72-2018.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública a ser realizada no dia 11 de maio do corrente ano, às 9:00h, para apresentação e discussão das Diretrizes para elaboração e execução da Lei Orçamentária de 2019"</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1041/requerimento_no_73.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1041/requerimento_no_73.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a entidade Liga de Quadrilhas Juninas Acre - LIQUAJAC</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SENHORA KATRÍCIA KEROLAYNE DA SILVA NASCIMENTO</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA ILMA SENHORA ELIANE ARAÚJO ROCHA</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_no_76-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_no_76-2018.pdf</t>
   </si>
   <si>
     <t>REQUER à  Mesa Diretora, ouvido o Plenário, a realização de Audiência Pública, a realizar-se no dia 25 de maio de 2018, às 09:00 horas, destinada a discutir o suposto aumento da tarifa dos transportes coletivos do Município de Rio Branco — Acre</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1021/requerimento_no_77.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1021/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso ao Senhor Jardson Borges da Silva"</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_no_79.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora deste Poder Legislativo, que sejam recebidos no Plenário Edmundo Pinto, no dia 16 do mês andante; os Diretores, Professores e Alunos da Escola Glória Peres, para conhecerem a vida orgânica do Parlamento Municipal e as funções do Vereador.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/935/requerimento_no_80.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/935/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR a FEDERAÇÃO DAS INDÚSTRIAS DO ESTADO DO ACRE - FIEAC</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_no_81.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_no_81.pdf</t>
   </si>
   <si>
     <t>Requer ao parlamento municipal que após apresentação em plenário de Projetos de Lei Complementar, Projetos de Lei, Substitutivos, Emendas e_x000D_
 Subemendas, Projetos de Resolução Legislativa, Projetos de Decreto Legislativo, Recursos e Representações, sejam enviados ao endereço eletrônico: ct@.riobranco.ac.leq.br.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_no_82-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_no_82-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Louvor ao Sr. Adgeferson Diniz da Silva"</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_no_83.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor e Congratulações a Associação de Ministros Evangélicos do Acre - AMEACRE pela realização da Marcha para Jesus 2018.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_84.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_84.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar, pelo falecimento do Senhor Mário Tadashi Yonekura."</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1042/requerimento_no_85.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1042/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares_x000D_
 da Senhor, SANSÃO ARRUDA DE SOUZA</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_no_87.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_no_87.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora que faça realizar no dia 24 de maio de 2018 (quinta-feira), entre o pequeno e o grande expediente uma reunião para que seja apresentado aos nobres vereadores o resultado da nova tarifa de transporte coletivo definida pela Câmara Técnica do Transporte Coletivo.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_no_88-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_no_88-2018.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_no_89-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_no_89-2018.pdf</t>
   </si>
   <si>
     <t>solicita a Mesa Diretora, ouvido o Plenário, o envio de Ofício à Promotoria De Justiça Especializada de Defesa do Consumidor, REQUERENDO que este órgão, responsável por fiscalizar a prestação de serviços públicos ao consumidor, faça uma PERÍCIA nas planilhas de tarifa do transporte coletivo apresentadas pelo SINDICOL e pela Câmara Técnica de Transportes Públicos ao Conselho Municipal de Transportes Públicos de Município de Rio Branco - Acre.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_90-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_90-2018.pdf</t>
   </si>
   <si>
     <t>solicita a Mesa Diretora, ouvido o Plenário, o envio de Ofício ao Tribunal de Contas do Estado do Acre, REQUERENDO que este órgão, responsável por fiscalizar as contas públicas, faça uma PERICIA nas planilhas de tarifa do transporte coletivo apresentadas pelo SINDICOL e pela Câmara Técnica de Transportes Públicos ao Conselho Municipal de Transportes Públicos de Município de Rio Branco - Acre.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/836/requerimento_no_91-20018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/836/requerimento_no_91-20018.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Pesar aos familiares do Senhor_x000D_
 Raimundo Pereira Matos, pelo seu falecimento, ocorrido hoje 05 de junho de 2018.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_no_92.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento a APEC - Aliança Pró Evangelização das Crianças.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_no_93.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_no_93.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares do Senhor JOSÉ ANTÔNIO DA SILVA"</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_no_94.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da ex-Deputada Federal, Antônia Adelaide da Rocha Neri</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento_no_95-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento_no_95-2018.pdf</t>
   </si>
   <si>
     <t>LEITURA DA CARTA FILHOS DA MÃE TERRA - PROCLAMAÇÃO DA CONSTITUIÇÃO DOS DIREITOS DA MÃE TERRA EMAP, REDIGIDA PELA EMBAIXADA MUNDIAL DE ATIVISTAS PELA PAZ.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_no_96.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_no_96.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento a Equipe da Secretaria Municipal de Saúde - SEMSA</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_no_96.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_no_96.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor e Congratulações ao 7° Batalhão de Engenharia de Construção - 7° BEC, pelos 49 anos no Estado do Acre.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/937/requerimento_no_98.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/937/requerimento_no_98.pdf</t>
   </si>
   <si>
     <t>Requer AUDIÊNCIA PÚBLICA, para apresentação, esclarecimentos a sociedade e posterior deliberação acerca do Projeto de Lei Complementar n° 05/2018, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_no_99-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_no_99-2018.pdf</t>
   </si>
   <si>
     <t>"AUDIÊNCIA PÚBLICA, para apresentação e esclarecimentos a sociedade sobre o_x000D_
 Relatório de Gestão Fiscal do 1° Quadrimestre de 2018, de autoria do Executivo_x000D_
 Municipal"</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_101-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_101-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO ILMO SENHOR ALE ASSEM DE CARVALHO</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_no_102-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_no_102-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares e amigos do Sr. Cláudio Alencar do Nascimento"</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/837/requerimento_no_103-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/837/requerimento_no_103-2018.pdf</t>
   </si>
   <si>
     <t>Requer  que seja expedida Moção de Aplauso e Congratulação aos coordenadores da Pastoral da Pessoa Idosa.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/838/requerimento_no_104-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/838/requerimento_no_104-2018.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Pesar aos familiares da Senhora Julieta Justino Braga, pelo seu falecimento, ocorrido no dia 18 de junho de 2018.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_105-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_105-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO ILMO SENHOR HUGO GOMES DA ROCHA</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_106-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_106-2018.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Pesar aos familiares da Senhora Maria lia Portela, pelo seu falecimento, ocorrido em 20 de junho de 2018, aos 93 anos de idade.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/840/requerimento_no_107-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/840/requerimento_no_107-2018.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma sessão solene nesta casa, a realizar-se no dia 19 de setembro de 2018, às 9:00 horas, em comemoração ao 55° aniversário da instalação da Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1030/requerimento_no_108.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1030/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Movimento de Reintegração das Pessoas Atingidas_x000D_
 pela Hanseníase - MORHAN de Rio Branco.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/715/requerimento_no_109-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/715/requerimento_no_109-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA ESTADUAL DE ENSINO MÉDIO LOURIVAL PINHO</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/716/requerimento_no_110-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/716/requerimento_no_110-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA ILMA RÔMULA DE SOUZA CARVALHO</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/717/requerimento_no_111-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/717/requerimento_no_111-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO COMANDO GERAL DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO ACRE REPRESENTADO PELO ILMO SENHOR CEL CARLOS BATISTA DA COSTA E TODA CORPORAÇÃO</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_no_112.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Igreja Messiânica Mundial</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/711/requerimento_no_113-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/711/requerimento_no_113-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO ILMO SR. WILSON DA SILVA ARAÚJO</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/714/requerimento_no_114-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/714/requerimento_no_114-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A ILMA SRA MARIA CELESTE PONTES DA SILVA</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_no_115-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_no_115-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ILMO SENHOR APARECIDO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_no_116-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_no_116-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃOA ILMA SRA MARIA DE FÁTIMA GOMES DE SOUZA</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_no_117-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_no_117-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO ADOLESCENTE YGOR WERIK DE LIMA CAVALCANTE</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/713/requerimento_no_118-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/713/requerimento_no_118-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO ILMO SR. EDSON TEIXEIRA MAIA</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_no_119.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_no_119.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Juiz Federal da 13ª Vara Criminal Federal de Curitiba, Sérgio Fernando Moro</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/841/requerimento_no_121-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/841/requerimento_no_121-2018.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Pesar aos familiares do Senhor José_x000D_
 Avelino Neto.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/938/requerimento_no_122.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/938/requerimento_no_122.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR ao taxista Raimundo Lopes Bezerra, 73 anos, por ocasião do Dia do Taxista"</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/939/requerimento_no_123.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/939/requerimento_no_123.pdf</t>
   </si>
   <si>
     <t>"ATO SOLENE em alusão ao início das atividades que serão desenvolvidas em conformidade com "Programa Municipal de Segurança Aquática do Município de Rio Branco"</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_no_124.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_no_124.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Hospital Santa Juliana de Rio Branco</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_125-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_125-2018.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o Plenário, a realização de Audiência Pública, a realizar-se no dia 13 de agosto de 2018, destinada a discutir questões relacionadas aos diversos casos de crianças, no Acre, que apresentaram graves efeitos colaterais, supostamente após receberem dose da vacina HPV.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_no_126-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_no_126-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR AOS FAMILIARES DO ESTUDANTE VITOR VIEIRA DE LIMA"</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_no_127-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_no_127-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos "ECONOMISTAS DO ESTADO DO ACRE"</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_127-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_127-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos "ADVOGADOS DO ESTADO DO ACRE"</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_129-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_129-2018.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Pesar aos familiares da Senhora Gercila Madalena de Morais.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/861/requerimento_no_130-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/861/requerimento_no_130-2018.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Dep.Estadual Raimundo Correia da Costa.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_no_131-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_no_131-2018.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Advogado Dr. Everton Araújo Rodrigues (OAB/AC 3347).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_132-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_132-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos FILÓSOFOS DO ESTADO DO ACRE</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/940/requerimento_no_133.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/940/requerimento_no_133.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR, pelo falecimento do Senhor VANDERLILDO NOGUEIRA"</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_134.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_134.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares da senhora Isabel Advincula de Souza"</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/942/requerimento_no_135.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/942/requerimento_no_135.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso em homenagem ao senhor Alessandro Borges de Moura"</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR aos Profissionais da segurança Pública, através do BATALHÃO DE OPERAÇÕES ESPECIAS BOPE, na pessoa do Comandante do BOPE, MAJOR ASSIS MARTINS DOS SANTOS"</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_no_137-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_no_137-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A.B.L.S. Igualdade Acreana</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_no_138-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_no_138-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A.B.L.S. Sete de Setembro"</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_no_139-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_no_139-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A.B.L.S. Manoel Marinho Monte"</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_no_140-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_no_140-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. E. L. S. União e Trabalho"</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_no_141-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_no_141-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. E. L. S. Adonay Barbosa dos Santos"</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_142-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_142-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica L. E. P. M. Ataíde Viana Barbosa"</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_no_143-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_no_143-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Rei Salomão"</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_144-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_144-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Imperador Galvez</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_no_145-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_no_145-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Univ. Profa Carmem Sylvia de Albuquerque Feitosa"</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_no_146-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_no_146-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Acácia Acreana"</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_147-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_147-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Adolfo Barbosa Leite"</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_no_148-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_no_148-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Barão do Rio Branco"</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_no_149-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_no_149-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Estrela do Acre"</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/807/requerimento_no_150-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/807/requerimento_no_150-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Liberdade Acreana</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/808/requerimento_no_151-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/808/requerimento_no_151-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica A. R. L. S. Sete de Setembro VIII"</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/809/requerimento_no_152-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/809/requerimento_no_152-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à "Loja Maçônica Vigilantes da Fronteira"</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/810/requerimento_no_153-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/810/requerimento_no_153-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à_x000D_
 "Loja Maçônica Igualdade Acreana"</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/811/requerimento_no_154-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/811/requerimento_no_154-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à_x000D_
 "Loja Maçônica Os Autonomistas"</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/863/requerimento_no_155-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/863/requerimento_no_155-2018.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Advogado Dr. Marcelo Neri (OAB/AC 3887).</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_156-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_156-2018.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Dep. Estadual Raimundo Correia da Costa.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/944/requerimento_no_157.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/944/requerimento_no_157.pdf</t>
   </si>
   <si>
     <t>"ATO SOLENE para entrega de Moção de Louvor ao taxista Raimundo Lopes Bezerra"</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Clézio Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/988/requerimento_no_158.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/988/requerimento_no_158.pdf</t>
   </si>
   <si>
     <t>"Mesa Diretora que faça realizar-se no dia 14 de setembro de 2018 (sexta-feira), Sessão Itinerante no Vila Verde"</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/812/requerimento_no_159-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/812/requerimento_no_159-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Senhora_x000D_
 "MARIA CEZARINETE DE SOUZA AUGUSTO ANGELIM"</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_no_160-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_no_160-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSO A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - RIO BRANCO-AC</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_no_161-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_no_161-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSO À APAE - ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS PARA SUA REPRESENTANTE E PRESIDENTE ILMA SRA CECÍLIA MARIA GARCIA LIMA DE SOUZA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_no_162-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_no_162-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À ILMA SRA MACLEINE PAULA DE MELO</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/945/requerimento_no_163.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/945/requerimento_no_163.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR, pelo falecimento da Senhora Maria das Graças do Nascimento"</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_164-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_164-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Júlio Rocha de Souza.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/946/requerimento_no_165.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/946/requerimento_no_165.pdf</t>
   </si>
   <si>
     <t>"ATO SOLENE para entrega de Moção de Louvor à Associação Karen Albuquerque Gondim"</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_166.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_166.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR E CONGRATULAÇÃO à ASSOCIAÇÃO KAREN ALBUQUERQUE GONDIM, na pessoa de sua presidente/fundadora, KAREN ALBUQUERQUE GONDIM"</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_no_167-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_no_167-2018.pdf</t>
   </si>
   <si>
     <t>EXPLANAÇÃO SOBRE O SETEMBRO AMARELO, SOBRE O TEMA: PREVENÇÃO E VALORIZAÇÃO DA VIDA E ENTREGA DE 03 MOÇÕES DE APLAUSOS PARA AS SRAS VANESSA RODRIGUES DE ARAÚJO VELASCO, EMELYM DANIELA SOUZA TONELLY E JOSIANE FURTADO DA ROCHA RABELO.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_no_168.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_no_168.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de Marcos Venicios Pimentel de Lima.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_no_169.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_no_169.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de MATHEUS FELIPE JANSEN TIMMERMAM</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_170-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_170-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR, aos familiares do Senhor Dote Crisostomo Gomes"</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_171.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_171.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE para entrega de Moção de Louvor ao BATALHÃO DE OPERAÇÕES ESPECIAIS — BOPE, na pessoa do Comandante do BOPE, MAJOR ASSIS MARTINS DOS SANTOS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_172.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_172.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora que faça realizar no dia 26 de setembro de 2018 (quarta-feira), entre o pequeno e o grande expediente uso de espaço para o ato solene pela passagem em nosso Município do Embaixador Palestino no Brasil o Sr. IBRAHIM ALZEBEN.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_no_173-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_no_173-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvido o Plenário, a realização de Sessão Solene, no dia 01 de outubro, data em que se comemora o Dia do Vereador.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/814/requerimento_no_174-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/814/requerimento_no_174-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos"Farmacêuticos do Estado do Acre</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/815/requerimento_no_175-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/815/requerimento_no_175-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos "Farmacêuticos do Estado do Acre"</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_176-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_176-2018.pdf</t>
   </si>
   <si>
     <t>"Substituição da Audiência Pública -  "Cuidando da Pessoa Idosa no Município: desafios e possibilidades", para um ato solene"</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_no_178-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_no_178-2018.pdf</t>
   </si>
   <si>
     <t>"Solicita a Mesa Diretora que faça realizar no dia 30 de outubro do corrente ano, uma Sessão Solene em alusão ao dia do Cerimonialista"</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/816/requerimento_no_179-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/816/requerimento_no_179-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao_x000D_
 "Sr. Ezimar Rodrigues Carneiro"</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/949/requerimento_no_180.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/949/requerimento_no_180.pdf</t>
   </si>
   <si>
     <t>"Reunião de Audiência Pública para discutir o tema "Outubro Rosa" e a importância de combater o câncer de mama"</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/817/requerimento_no_181-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/817/requerimento_no_181-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos_x000D_
 "Professores do Estado do Acre"</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/844/requerimento_no_183-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/844/requerimento_no_183-2018.pdf</t>
   </si>
   <si>
     <t>Requer a realização de um Ato Solene,nesta Casa a ser realizado no dia 23 de outubro de 2018, (terça-feira) às 8:30h, para a entrega de moção aos representantes do Setor Juventude da Diocese de Rio Branco-AC.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_no_184.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_no_184.pdf</t>
   </si>
   <si>
     <t>"Moção de APLAUSO aos Conselho Regional de Medicina (CRM), Sindicato dos Médicos do Acre, Associação de Médica do Acre e Academia Acreana de Medicina"</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_185-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_185-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Antonio Carlos Lima Tomaz</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_no_186-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_no_186-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR aos Grupos de Capoeira de Rio Branco</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_no_187-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_no_187-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar ao Sr. Edilson Alves de Oliveira"</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_no_188-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_no_188-2018.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública para demonstração e avaliação do cumprimento das metas fiscais do 22 quadrimestre de 2018, pelo Secretário de Desenvolvimento Econômico e Finanças e Secretária Municipal de Planejamento"</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_189-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_189-2018.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para apresentação, deliberação e discussão sobre o Projeto de Lei Complementar n2 09/2018, que "Altera o Anexo • li da Lei Complementar n° 29, de 11 de dezembro de 2017, que dispõe sobre o Plano Plurianual do Município de Rio Branco para o Quadriênio 2018-2021 e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_190-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_190-2018.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública para apresentação, deliberação e discussão sobre o Projeto de Lei Complementar n2 10/2018, que "Estima a Receita e Fixa a Despesa do Município de Rio Branco para o Exercício de 2019 e dá outras providências"</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_no_191.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_no_191.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares e amigos pelo falecimento do Médico ROSALDO FIRMO DE AGUIAR FRANÇA"</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/995/projeto_de_resolucao_legislativa_no_09.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/995/projeto_de_resolucao_legislativa_no_09.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares e amigos pelo falecimento do médico e ex-prefeito de Boca do Acre JOSÉ DE OLIVEIRA COSTA"</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_no_193-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_no_193-2018.pdf</t>
   </si>
   <si>
     <t>"CONVOCO os Senhores Vereadores para Sessão Extraordinária para eleição de renovação da Mesa Diretora, referente ao biênio 2019-2020"</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/907/requerimento_no_190-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/907/requerimento_no_190-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao time Vila Jerusalém</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_no_195-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_no_195-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor aos Deputados Federais Constituintes</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_196-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_196-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Comissão de Assuntos Legislativos da Ordem dos Advogados do Brasil.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_no_197.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_no_197.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Roque Reis Barreto.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_no_198.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_no_198.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento ao Centro de Dança Fênix</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_no_199-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_no_199-2018.pdf</t>
   </si>
   <si>
     <t>"Homenagem aos integrantes da Banda de Música da Polícia Militar do Estado do Acre"</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_no_200-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_no_200-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Tenente da PM MUS JOSÉ EVERALDO DA SILVA"</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>"MOÇÃO DE CONGRATULAÇÃO AO SUBTENENTE PM MUS MARCONE RICARDO DA SILVA"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_no_202-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_no_202-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação AO SOLDADO PM MUS JOÃO PAULO SANTOS DA COSTA"</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_no_203-20108.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_no_203-20108.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SOLDADO PM MUS ROGÉRIO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_no_204-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_no_204-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SARGENTO PM MUS JOSÉ DE ARIMATEIA NASCIMENTO MARTINS</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_no_205-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_no_205-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CAPITÃO DA PM MUS DJAIR DA SILVA VASCONCELOS</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_no_206-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_no_206-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE CONGRATULAÇÃO AO SOLDADO PM MUS MELQUIADES GEORGE DE ALMEIDA LYRA"</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_no_207-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_no_207-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar ao Sr. Roque Reis Barreiros"</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/950/requerimento_no_208.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/950/requerimento_no_208.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso em homenagem ao senhor João Batista Marques de Assunção (in memoriam)"</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/951/requerimento_no_209.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/951/requerimento_no_209.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso em homenagem ao senhor Guilherme Francisco de Souza"</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/952/requerimento_no_210.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/952/requerimento_no_210.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em homenagem ao senhor Antonio Evangelista de Araújo (Tonivan).</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_no_211.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_no_211.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso em homenagem ao senhor Adalberto Queiroz de Melo"</t>
   </si>
   <si>
     <t>15836</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15836/requerimento_n_212-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15836/requerimento_n_212-2018.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DO SENHOR FELICIANO VASCONCELOS DE OLIVEIRA, FALECIDO NO DIA 13 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_no_213-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_no_213-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor "Feliciano Vasconcelos de Oliveira"</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/989/requerimento_no_214.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/989/requerimento_no_214.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora Sessão Solene para o dia 07 de dezembro do ano em curso — sexta-feira, às 9h, no Plenário da Câmara Municipal de Rio Branco, para comemoração alusiva ao Dia da Bíblia e aos 70 anos da SBB  - Sociedade Bíblica do Brasil.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_no_215-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_no_215-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE CONGRATULAÇÃO AS CONSELHEIRAS TUTELARES: GRAZIELE MORAIS, SANDRA LIMA SOUZA, VALDISA MENDES DA COSTA SILVA"</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_216.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_216.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pela passagem do 20 de novembro data comemorativa ao DIA DA CONSCIÊNCIA NEGRA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/986/requerimento_no_217.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/986/requerimento_no_217.pdf</t>
   </si>
   <si>
     <t>"Requer a criação de uma comissão técnica para analisar os pontos críticos da Cidade de Rio Branco, que nos últimos anos tem apresentado alagação,_x000D_
 constrangimento e muito prejuízo a nossa população"</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_218.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_218.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pela nona edição do Festival Internacional Pachamama - Cinema De Fronteira.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_no_219-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_no_219-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação aos Ilmos Srs. Leddinho Souza, Walison Silva e Luciana Silva de Oliveira"</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_220-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_220-2018.pdf</t>
   </si>
   <si>
     <t>"Solicita a Mesa Diretora que faça realizar no dia 3 de Dezembro do corrente ano, uma Sessão Solene para homenagear os grupos de ação social da_x000D_
 Igreja Universal do Reino de Deus do Estado do Acre"</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/820/requerimento_no_221-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/820/requerimento_no_221-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, depois de ouvido o Plenário, o envio de Ofício a DEFESA CIVIL DO MUNICÍPIO DE RIO BRANCO, na pessoa do seu representante, o Senhor George Luiz P. Santos - CEL BM,convidando-o para APRESENTAR o PLANO DE CONTINGÊNCIA, com as medidas a serem adotados para ajudar a controlar uma possível enchente do Rio Acre para o inicio de 2019.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/954/requerimento_no_223.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/954/requerimento_no_223.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR em homenagem ao SINDICATO DOS JORNALISTAS PROFISSIONAIS DO ESTADO DO ACRE (SINJAC)"</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_224-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_224-2018.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA, no dia 14 de dezembro de 2018, às 9h:00 para_x000D_
 apresentação do Relatório Quadrimestral de Prestação de Contas, referente_x000D_
 as ações de saúde no nível de atenção primária, programadas e executadas no_x000D_
 Segundo Quadrimestre de 2018.</t>
   </si>
   <si>
     <t>12773</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12773/requerimento_no_225-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12773/requerimento_no_225-2018.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUDO AO SENHOR SEBASTIÃO WILLE LOPES DAS NEVES.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/688/requerimento_no_226-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/688/requerimento_no_226-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de congratulação a "Associação dos Servidores da Câmara Municipal de Rio Branco."</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/689/requerimento_no227-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/689/requerimento_no227-2018.pdf</t>
   </si>
   <si>
     <t>" Moção de Congratulação a Ilma Sra. Juliana de Queiroz Belém"</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_no_228-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_no_228-2018.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação a Ilma Sra Marlene Maia de Lima'</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_no_100-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_no_100-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos da Sra. Eraldina Gonçalves Nascimento</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/748/veto_integral_ao_projeto_de_lei_complementar_no_03.2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/748/veto_integral_ao_projeto_de_lei_complementar_no_03.2018.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI COMPLEMENTAR N.03/2018, QUE DISPÕE SOBRE O ESTATUTO DA VIDA E DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>RLT</t>
   </si>
   <si>
     <t>Relatórios</t>
   </si>
   <si>
     <t>SEMSA</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/923/relatorio_quadrimestral_prestacao_de_contas_1o_q_5clTO7d.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/923/relatorio_quadrimestral_prestacao_de_contas_1o_q_5clTO7d.pdf</t>
   </si>
   <si>
     <t>Relatório Quadrimestral de Prestação de Contas da Secretária de Saúde.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/925/relatorio_resumido_orcamentaria_3o_bimestre_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/925/relatorio_resumido_orcamentaria_3o_bimestre_2018.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 3° Bimestre de 2018.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/918/relatorio_orcamentaria_gestao_fiscal_4o_bimestre_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/918/relatorio_orcamentaria_gestao_fiscal_4o_bimestre_2018.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/919/relatorio_orcamentario_5o_bimestre_de_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/919/relatorio_orcamentario_5o_bimestre_de_2018.pdf</t>
   </si>
   <si>
     <t>"Relatório Resumido da Execução Orçamentária do 5° Bimestre de 2018."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/924/relatorio_quadrimestral_no_terceiro_quadrimestre_de_2017.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/924/relatorio_quadrimestral_no_terceiro_quadrimestre_de_2017.pdf</t>
   </si>
   <si>
     <t>"Oficio n°661/GAB/SEMSA, que encaminha a esta Casa (Relatório Quadrimestral de Prestação de Contas referente às ações no nível de atenção primária_x000D_
 de responsabilidade da Secretaria Municipal do Saúde, programadas e executadas no Quadrimestre de 2018."</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1338/relatorio_quadrimestral_de_prestacao_de_contas__evhbzuX.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1338/relatorio_quadrimestral_de_prestacao_de_contas__evhbzuX.pdf</t>
   </si>
   <si>
     <t>OF/GAB/.907/SEMSA/2018 -  RELATÓRIO QUADRIMESTRAL DE PRESTAÇÃO DE CONTAS, REFERENTE ÀS AÇÕES DE SAÚDE NO NÍVEL DE ATENÇÃO PRIMÁRIA DE RESPONSABILIDADE DA SECRETARIA MUNICIPAL DE SAÚDE, PROGRAMADAS E EXECUTADAS NO 2º QUADRIMESTRE DE 2018.</t>
   </si>
   <si>
     <t>24399</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/24399/prestacao_de_contas-exercicio_2017.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/24399/prestacao_de_contas-exercicio_2017.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício orçamentário e financeiro de 2017 do Município de Rio Branco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4495,68 +4495,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/879/anteprojeto_de_lei_complementar_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/821/anteprojeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_complementar_no_17.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/822/anteprojeto_de_lei_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/686/anteprojeto_de_lei_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/823/anteprojeto_de_lei_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/685/anteprojeto_de_lei_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/959/anteprojeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/874/anteprojeto_de_lei_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1034/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_decreto_legislativo_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_decreto_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_decreto_legislativo_no_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_decreto_legislativo_no_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/853/projeto_de_decreto_legislativo_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/854/projeto_de_decreto_legislativo_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_decreto_legislativo_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_decreto_legislativo_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_decreto_legislativo_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_decreto_legislativo_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_decreto_legislativo_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_decreto_legislativo_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_legislativo_no_16-20108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1035/projeto_de_decreto_legislativo_no_17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1036/projeto_de_decreto_legislativo_no_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/872/projeto_de_decreto_legislativo_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/873/projeto_de_decreto_legislativo_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/875/projeto_de_decreto_legislativo_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/876/projeto_de_decreto_legislativo_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_decreto_legislativo_no_25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/991/projeto_de_decreto_legislativo_no_26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/992/projeto_de_decreto_legislativo_no_27.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/960/projeto_de_decreto_legislativo_no_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/961/projeto_de_decreto_legislativo_no_29.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/962/projeto_de_decreto_legislativo_no_30.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_decreto_legislativo_no_32.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_decreto_legislativo_no_33.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_decreto_legislativo_no_35.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_decreto_legislativo_no_36.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/880/projeto_de_decreto_legislativo_no_37-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_complementar_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_complementar_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_complementar_no06-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_complementar_tranformando_em_proj_yzE2EIK.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_complementar_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_lei_complementar_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_complementar_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_complementar_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_lei_complementar_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_complementar_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_complementar_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/745/projeto_de_lei_complementar_no_17.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1043/projeto_de_lei_complementar_no_18-2018_compressed.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_legislativo_no_40_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/827/projeto_de_lei_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/852/projeto_de_resolucao_legislativa_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_no_06.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1037/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/860/projeto_de_lei_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/912/projeto_de_lei_complementar_tranformando_em_proj_T0g4kU4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/765/projeto_de_lei_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/766/projeto_de_lei_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/866/processo_pl_n_16-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_n.17-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1038/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1039/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/868/projeto_de_lei_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/869/projeto_de_lei_no_24-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/871/projeto_de_lei_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/740/projeto_de_lei_no_28.07.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/767/projeto_de_lei_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_no_31-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_lei_no37-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/741/projeto_de_lei_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/3172/projeto_de_lei_revogaco_completo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/867/projeto_de_resolucao_legislativo_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_resolucao_legislativa_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/967/projeto_de_resolucao_legislativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/910/projeto_de_resolucao_legislativa_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/769/projeto_de_resolucoes_legislativo_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1019/projet_de_resolucao_legislativa_no_06.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/987/projeto_de_resolucao_legislativa_no_07.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_resolucao_legislativa_no_08.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_resolucao_legislativa_no_09.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_resolucao_legislativa_no_10.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_legislativo_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1040/projeto_de_resolucao_legislativo_no_12.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/859/projeto_de_resolucao_legislativa_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/851/projeto_de_resolucao_legislativa_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/984/projeto_de_resolucao_legislativa_no_15.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_resolucao_legislativa_no_16.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/911/projeto_de_resolucao_legislativo_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/968/projeto_de_resolucao_legislativa_no_18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_resolucao_legislativa_no_19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1594/prl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1020/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/770/proposta_de_emenda_a_lei_organica_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/831/proposta_de_emenda_a_lei_organica_no_02-2018-altera_o_paragrafo_12_-mamed_dankar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15/relatorio_geral_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/916/pelatorio_resumido_orcamentaria_1o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/921/relatorio_orcamentario_gestao_fiscal_2o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_no_06-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/732/requerimento_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/731/requerimento_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/733/requerimento_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_no_27-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_n_o_31.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/729/requerimento_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_33-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_34-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_no_40-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/832/requerimento_no_41-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_42-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/833/requerimento_no_45-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12772/requerimento_no_46-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/934/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_no_48-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_49-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_no_50-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_51-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_no_52-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_no_53-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/725/requerimento_no_57-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_58-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_no_60-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_61-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/727/requerimento_no_62-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_no_63-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/728/requerimento_no_64-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_no_65-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_72-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1041/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_no_76-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1021/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/935/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_no_82-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1042/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_no_88-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_no_89-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_90-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/836/requerimento_no_91-20018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento_no_95-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/937/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_no_99-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_101-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_no_102-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/837/requerimento_no_103-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/838/requerimento_no_104-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_105-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_106-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/840/requerimento_no_107-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1030/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/715/requerimento_no_109-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/716/requerimento_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/717/requerimento_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/711/requerimento_no_113-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/714/requerimento_no_114-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_no_115-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/713/requerimento_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/841/requerimento_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/938/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/939/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_no_124.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_no_126-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/861/requerimento_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/940/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_134.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/942/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_no_137-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_no_138-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_no_139-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_no_140-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_no_141-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_no_143-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_144-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_no_146-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_147-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_no_148-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_no_149-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/807/requerimento_no_150-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/808/requerimento_no_151-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/809/requerimento_no_152-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/810/requerimento_no_153-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/811/requerimento_no_154-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/863/requerimento_no_155-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_156-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/944/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/988/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/812/requerimento_no_159-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_no_160-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_no_161-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_no_162-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/945/requerimento_no_163.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_164-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/946/requerimento_no_165.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_no_167-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_no_168.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_170-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_no_173-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/814/requerimento_no_174-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/815/requerimento_no_175-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_no_178-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/816/requerimento_no_179-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/949/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/817/requerimento_no_181-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/844/requerimento_no_183-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_no_184.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_185-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_no_186-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_no_187-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_no_188-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_189-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_no_191.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/995/projeto_de_resolucao_legislativa_no_09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_no_193-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/907/requerimento_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_no_195-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_196-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_no_197.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_no_198.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_no_199-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_no_200-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_no_202-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_no_203-20108.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_no_204-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_no_205-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_no_206-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_no_207-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/950/requerimento_no_208.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/951/requerimento_no_209.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/952/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15836/requerimento_n_212-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_no_213-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/989/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_no_215-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_216.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/986/requerimento_no_217.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_218.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_no_219-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_220-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/820/requerimento_no_221-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/954/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_224-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12773/requerimento_no_225-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/688/requerimento_no_226-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/689/requerimento_no227-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_no_228-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_no_100-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/748/veto_integral_ao_projeto_de_lei_complementar_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/923/relatorio_quadrimestral_prestacao_de_contas_1o_q_5clTO7d.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/925/relatorio_resumido_orcamentaria_3o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/918/relatorio_orcamentaria_gestao_fiscal_4o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/919/relatorio_orcamentario_5o_bimestre_de_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/924/relatorio_quadrimestral_no_terceiro_quadrimestre_de_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1338/relatorio_quadrimestral_de_prestacao_de_contas__evhbzuX.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/24399/prestacao_de_contas-exercicio_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/879/anteprojeto_de_lei_complementar_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/821/anteprojeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_complementar_no_17.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/822/anteprojeto_de_lei_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/686/anteprojeto_de_lei_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/823/anteprojeto_de_lei_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/685/anteprojeto_de_lei_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/959/anteprojeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/874/anteprojeto_de_lei_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1034/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_decreto_legislativo_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/955/projeto_de_decreto_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/956/projeto_de_decreto_legislativo_no_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/957/projeto_de_decreto_legislativo_no_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/853/projeto_de_decreto_legislativo_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/854/projeto_de_decreto_legislativo_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_decreto_legislativo_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_decreto_legislativo_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_decreto_legislativo_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_decreto_legislativo_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_decreto_legislativo_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_decreto_legislativo_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_legislativo_no_16-20108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1035/projeto_de_decreto_legislativo_no_17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1036/projeto_de_decreto_legislativo_no_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/872/projeto_de_decreto_legislativo_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/873/projeto_de_decreto_legislativo_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/875/projeto_de_decreto_legislativo_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/876/projeto_de_decreto_legislativo_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/990/projeto_de_decreto_legislativo_no_25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/991/projeto_de_decreto_legislativo_no_26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/992/projeto_de_decreto_legislativo_no_27.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/960/projeto_de_decreto_legislativo_no_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/961/projeto_de_decreto_legislativo_no_29.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/962/projeto_de_decreto_legislativo_no_30.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1013/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1008/projeto_de_decreto_legislativo_no_32.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1009/projeto_de_decreto_legislativo_no_33.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1014/projeto_de_decreto_legislativo_no_35.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1016/projeto_de_decreto_legislativo_no_36.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/880/projeto_de_decreto_legislativo_no_37-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_complementar_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_complementar_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_complementar_no06-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_complementar_tranformando_em_proj_yzE2EIK.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_complementar_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_lei_complementar_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_complementar_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/913/projeto_de_lei_complementar_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_lei_complementar_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/914/projeto_de_lei_complementar_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_complementar_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/745/projeto_de_lei_complementar_no_17.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1043/projeto_de_lei_complementar_no_18-2018_compressed.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_legislativo_no_40_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/827/projeto_de_lei_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/852/projeto_de_resolucao_legislativa_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_no_06.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1037/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/860/projeto_de_lei_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1010/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/912/projeto_de_lei_complementar_tranformando_em_proj_T0g4kU4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/765/projeto_de_lei_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/766/projeto_de_lei_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/866/processo_pl_n_16-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_n.17-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1038/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1039/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/679/projeto_de_lei_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/868/projeto_de_lei_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/869/projeto_de_lei_no_24-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/871/projeto_de_lei_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/740/projeto_de_lei_no_28.07.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/767/projeto_de_lei_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/677/projeto_de_lei_no_31-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/678/projeto_de_lei_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1011/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/965/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_lei_no37-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/741/projeto_de_lei_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/3172/projeto_de_lei_revogaco_completo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/867/projeto_de_resolucao_legislativo_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_resolucao_legislativa_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/967/projeto_de_resolucao_legislativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/910/projeto_de_resolucao_legislativa_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/769/projeto_de_resolucoes_legislativo_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1019/projet_de_resolucao_legislativa_no_06.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/987/projeto_de_resolucao_legislativa_no_07.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_resolucao_legislativa_no_08.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/994/projeto_de_resolucao_legislativa_no_09.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/958/projeto_de_resolucao_legislativa_no_10.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_legislativo_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1040/projeto_de_resolucao_legislativo_no_12.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/859/projeto_de_resolucao_legislativa_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/851/projeto_de_resolucao_legislativa_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/984/projeto_de_resolucao_legislativa_no_15.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1015/projeto_de_resolucao_legislativa_no_16.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/911/projeto_de_resolucao_legislativo_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/968/projeto_de_resolucao_legislativa_no_18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1017/projeto_de_resolucao_legislativa_no_19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1594/prl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1020/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/770/proposta_de_emenda_a_lei_organica_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/831/proposta_de_emenda_a_lei_organica_no_02-2018-altera_o_paragrafo_12_-mamed_dankar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15/relatorio_geral_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/916/pelatorio_resumido_orcamentaria_1o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/921/relatorio_orcamentario_gestao_fiscal_2o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_no_06-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/732/requerimento_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/731/requerimento_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/733/requerimento_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_no_27-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_n_o_31.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/729/requerimento_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_33-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_34-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_no_40-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/832/requerimento_no_41-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_42-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/833/requerimento_no_45-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12772/requerimento_no_46-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/934/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_no_48-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_49-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_no_50-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_51-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_no_52-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_no_53-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/725/requerimento_no_57-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_58-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_no_60-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_61-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/727/requerimento_no_62-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_no_63-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/728/requerimento_no_64-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_no_65-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_72-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1041/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_no_76-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1021/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/935/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_no_82-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1042/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_no_88-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_no_89-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_90-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/836/requerimento_no_91-20018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento_no_95-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/937/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_no_99-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_101-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_no_102-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/837/requerimento_no_103-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/838/requerimento_no_104-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_105-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_106-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/840/requerimento_no_107-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1030/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/715/requerimento_no_109-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/716/requerimento_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/717/requerimento_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/711/requerimento_no_113-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/714/requerimento_no_114-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_no_115-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/713/requerimento_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/841/requerimento_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/938/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/939/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_no_124.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_no_126-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/861/requerimento_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/940/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_134.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/942/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_no_137-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_no_138-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_no_139-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_no_140-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_no_141-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_no_143-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_144-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_no_146-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_147-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_no_148-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_no_149-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/807/requerimento_no_150-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/808/requerimento_no_151-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/809/requerimento_no_152-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/810/requerimento_no_153-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/811/requerimento_no_154-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/863/requerimento_no_155-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_156-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/944/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/988/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/812/requerimento_no_159-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_no_160-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_no_161-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_no_162-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/945/requerimento_no_163.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_164-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/946/requerimento_no_165.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_no_167-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_no_168.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_170-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_no_173-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/814/requerimento_no_174-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/815/requerimento_no_175-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_no_178-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/816/requerimento_no_179-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/949/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/817/requerimento_no_181-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/844/requerimento_no_183-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_no_184.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_185-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_no_186-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_no_187-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_no_188-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_189-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_no_191.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/995/projeto_de_resolucao_legislativa_no_09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_no_193-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/907/requerimento_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_no_195-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_196-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_no_197.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_no_198.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_no_199-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_no_200-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_no_202-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_no_203-20108.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_no_204-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_no_205-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_no_206-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_no_207-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/950/requerimento_no_208.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/951/requerimento_no_209.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/952/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/15836/requerimento_n_212-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_no_213-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/989/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_no_215-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_216.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/986/requerimento_no_217.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_218.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_no_219-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_220-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/820/requerimento_no_221-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/954/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_224-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/12773/requerimento_no_225-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/688/requerimento_no_226-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/689/requerimento_no227-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_no_228-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_no_100-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/748/veto_integral_ao_projeto_de_lei_complementar_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/923/relatorio_quadrimestral_prestacao_de_contas_1o_q_5clTO7d.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/925/relatorio_resumido_orcamentaria_3o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/918/relatorio_orcamentaria_gestao_fiscal_4o_bimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/919/relatorio_orcamentario_5o_bimestre_de_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/924/relatorio_quadrimestral_no_terceiro_quadrimestre_de_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/1338/relatorio_quadrimestral_de_prestacao_de_contas__evhbzuX.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2018/24399/prestacao_de_contas-exercicio_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="215.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>