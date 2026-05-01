--- v0 (2025-11-24)
+++ v1 (2026-05-01)
@@ -54,6064 +54,6064 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANPLC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sandra Asfury</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/218/anteprojeto_de_lei_complementar_no01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/218/anteprojeto_de_lei_complementar_no01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da identificação das portas dos gabinetes e salas de repartições públicas e órgãos privados com atendimento ao público, placas informativas, pontos de ônibus e demais sinalizações nas ruas em linguagem "braille" para acessibilidade aos deficientes visuais no município de Rio Branco.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eduardo Farias</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1045/anteprojeto_de_lei_complementar_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1045/anteprojeto_de_lei_complementar_no02-2019.pdf</t>
   </si>
   <si>
     <t>"Estabelece jornada de trabalho diferenciada para Servidor Público do Município de Rio Branco que possua filhos deficientes e dá outras providências."</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1046/anteprojeto_de_lei_complementar_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1046/anteprojeto_de_lei_complementar_no03-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre uma folga anual para todos os servidores públicos municipais do Município de Rio Branco, no dia de seu aniversário, na forma que menciona, e dá outras providências."</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ANPLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Ordinaria</t>
   </si>
   <si>
     <t>Emerson Jarude</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/22/anteprojeto_de_lei_no01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/22/anteprojeto_de_lei_no01-2019.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao Código Tributário do Município de Rio Branco e fixa novos valores de alíquotas aplicadas ao Imposto Predial e Territorial Urbano - IPTU".</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Lene Petecão</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/28/anteprojeto_de_lei_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/28/anteprojeto_de_lei_no02-2019.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre a implantação do Programa "bueiro ecológico'' como forma de prevenção às enchentes no Município de Rio Branco - AC''.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Artemio Costa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/116/anteprojeto_de_lei_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/116/anteprojeto_de_lei_no03-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de pagamento da taxa de Estacionamento Rotativo (Zona Azul) para idosos e pessoas com deficiência física no Município de Rio Branco - Acre e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mamed Dankar</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/117/anteprojeto_de_lei_no04-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/117/anteprojeto_de_lei_no04-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da Licença-Maternidade e da Licença-Paternidade aos servidores temporários e aqueles investidos em cargos em comissão no município de Rio Branco.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Carlos Juruna</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/127/anteprojeto_de_lei_no05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/127/anteprojeto_de_lei_no05-2019.pdf</t>
   </si>
   <si>
     <t>"Criação de uma comissão para elaborar um Programa de ações de prevenção e combate a incêndio, na área comercial, popularmente conhecido por_x000D_
 Calçadão".</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Marcos Luz</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/157/anteprojeto_de_lei_no06-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/157/anteprojeto_de_lei_no06-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento da taxa de sepultamento da pessoa que tiver doado, por ato próprio ou por meio de seus familiares ou responsáveis, seus órgãos ou tecidos corporais para fins de transplante médico, no Município de Rio Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/163/anteprojeto_de_lei_no07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/163/anteprojeto_de_lei_no07-2019.pdf</t>
   </si>
   <si>
     <t>Estruturação do CAS (Centro de Formação de Profissionais da Educação e de Atendimento as Pessoas com Surdez), no município de Rio Branco.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/164/anteprojeto_de_lei_no08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/164/anteprojeto_de_lei_no08-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa ESTÁGIO PARA IDOSOS, destinado a estimular a inserção dos idosos no mercado de trabalho e dá outras providências".</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/169/anteprojeto_de_lei_no09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/169/anteprojeto_de_lei_no09-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.294, de 30 de julho de 2018, que regulamenta no âmbito do município de Rio Branco, a atividade de transporte remunerado privado individual de passageiros com fundamento no Art. 4°, inciso X, Art. 11-A, da Lei Federal n° 12.587/2012 (Política Nacional de Mobilidade Urbana) e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/183/anteprojeto_de_lei_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/183/anteprojeto_de_lei_no10-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de espaços para compartilhamento de livros em Terminais de integração de ônibus, denominados Integração do Saber.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/204/anteprojeto_de_lei_no11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/204/anteprojeto_de_lei_no11-2019.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do sistema municipal de ensino, o "Programa Escola sem Partido".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/219/anteprojeto_de_lei_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/219/anteprojeto_de_lei_no12-2019.pdf</t>
   </si>
   <si>
     <t>Define critérios para emissão de credencial de estacionamento para idosos e pessoas portadoras de deficiência, altera a Lei Municipal n° 1.508, de 08 de Dezembro de 2003, o Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/264/anteprojeto_de_lei_no13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/264/anteprojeto_de_lei_no13-2019.pdf</t>
   </si>
   <si>
     <t>Alteração do paragrafo único do art. 17 da lei nº 1.817, de 23 de setembro de 2010.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/265/anteprojeto_de_lei_no14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/265/anteprojeto_de_lei_no14-2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 20 da lei 1.817,de 23 de setembro de 2010 .</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/275/anteprojeto_de_lei_no15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/275/anteprojeto_de_lei_no15-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transmissão ao vivo, via internet, das sessões públicas presenciais que envolvam procedimentos licitatórios realizadas no âmbito do Município de Rio Branco - Ac, e dá outras providências".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/346/anteprojeto_de_lei_no16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/346/anteprojeto_de_lei_no16-2019.pdf</t>
   </si>
   <si>
     <t>Institui a criação do Fundo Municipal dos Direitos da Pessoa Idosa do Município de Rio Branco - AC.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Raimundo Neném</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/395/anteprojeto_de_lei_no17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/395/anteprojeto_de_lei_no17-2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o Programa Pró-Auxílio que visa destinar o valor de um salário mínimo, para atendimento a famílias atingidas por catástrofes naturais, em Estado Decretado Calamidade Pública ou Situação de Emergência e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Rodrigo Forneck</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/434/anteprojeto_de_lei_no18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/434/anteprojeto_de_lei_no18-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da inclusão de questões relativas ao Estatuto da Advocacia, Lei Federal nº 8.906, de 4 de julho de 1994, nas provas destinadas a concursos públicos municipais que se destinem a preencher vagas de Nível Médio e Superior".</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/438/anteprojeto_de_lei_no19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/438/anteprojeto_de_lei_no19-2019.pdf</t>
   </si>
   <si>
     <t>"Assegura aos professores da rede Municipal de ensino que tenham cumprido o tempo mínimo de exercício no magistério para fins de aposentadoria, a opção de exercer atividades fora da sala de aula."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/605/anteprojeto_de_lei_no_20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/605/anteprojeto_de_lei_no_20-2019.pdf</t>
   </si>
   <si>
     <t>Concede isenção do pagamento do Imposto Predial e Territorial Urbano (IPTU), às pessoas que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/606/anteprojeto_de_lei_no_21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/606/anteprojeto_de_lei_no_21-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa IPTU Verde no Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/615/anteprojeto_de_lei_no22-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/615/anteprojeto_de_lei_no22-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção de cobrança de IPTU aos idosos e dá outras providências."</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/638/anteprojeto_de_lei_no_23-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/638/anteprojeto_de_lei_no_23-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de avaliação oftalmológica para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Antônio Morais</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/865/anteprojeto_de_lei_n_24-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/865/anteprojeto_de_lei_n_24-2019.pdf</t>
   </si>
   <si>
     <t>Proíbe a cobrança para a utilização de banheiros em estádios esportivos, terminais rodoviários, espaços públicos, bares e restaurantes, no município de rio branco, e dá outras providências.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/23/indicacoes_01_a_03.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/23/indicacoes_01_a_03.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 01 a 03/2019</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/24/indicacoes_04_a_07.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/24/indicacoes_04_a_07.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 04 a 07/2019</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/25/indicacoes_08_a_180.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/25/indicacoes_08_a_180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 08 a 180/2019</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_181_a_242.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_181_a_242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 181 A 242/2019</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_243_a_244.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_243_a_244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 243 a 244/2019</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Elzinha Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/32/indicacoes_245_a_363.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/32/indicacoes_245_a_363.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 245 a 363/2019</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_364_a_368.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_364_a_368.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 364 a 368/2019</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_369_a_389.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_369_a_389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 369 a 389/2019</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>N. Lima</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/37/indicacoes_390_a_393.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/37/indicacoes_390_a_393.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 390 a 393/2019</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Célio Gadelha</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/38/indicacoes_394_a_402.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/38/indicacoes_394_a_402.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 394 a 402/2019</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_403.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_403.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 403/2019</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/40/indicacoes_404_a_407.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/40/indicacoes_404_a_407.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 404 a 407/2019</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_408_a_470.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_408_a_470.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 408 a 470/2019</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/45/indicacoes_471_a_550.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/45/indicacoes_471_a_550.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 471 a 550/2019</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/46/indicacoes_551_a_633.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/46/indicacoes_551_a_633.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 551 a 633/2019</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_634.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_634.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 634/2019</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_635.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_635.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 635/2019</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/49/indicacoes_636_a_646.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/49/indicacoes_636_a_646.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 636 a 646/2019</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/56/indicacoes_647_a_660.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/56/indicacoes_647_a_660.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 647 a 660/2019</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_661.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_661.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 661/2019</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/58/indicacoes_662_a_664.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/58/indicacoes_662_a_664.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 662 a 664/2019</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Clézio Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_665_a_670.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_665_a_670.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 665 a 670/2019</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/60/indicacoes_671_a_680.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/60/indicacoes_671_a_680.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 671 a 680/2019</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/61/indicacoes_681_a_690.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/61/indicacoes_681_a_690.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 681 a 690/2019</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/62/indicacoes_691_a_702.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/62/indicacoes_691_a_702.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 691 a 702/2019</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/63/indicacoes_703_a_710.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/63/indicacoes_703_a_710.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 703 a 710/2019</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/64/indicacoes_711_a_762.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/64/indicacoes_711_a_762.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 711 a 762/2019</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/81/indicacoes_913_a_918.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/81/indicacoes_913_a_918.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 913 a 918/2019</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_919.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_919.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 919/2019</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/92/indicacoes_920_a_934.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/92/indicacoes_920_a_934.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 920 a 934/2019</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_935_a_1.009.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_935_a_1.009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 935 a 1.009/2019</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/94/indicacoes_1.010_a_1.017.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/94/indicacoes_1.010_a_1.017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.010 a 1.017/2019</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Railson Correia</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/98/indicacoes_1.018_a_1.022.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/98/indicacoes_1.018_a_1.022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.018 a 1.022/2019</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_1.023_a_1.049.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_1.023_a_1.049.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.023 - 1.049/2019</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/104/indicacoes_1.050_a_1.057.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/104/indicacoes_1.050_a_1.057.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.050 a 1.057/2019</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/100/indicacoes_1.058_a_1.091.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/100/indicacoes_1.058_a_1.091.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.058 a 1.091/2019</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/101/indicacoes_1.092_a_1.095.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/101/indicacoes_1.092_a_1.095.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.092 a 1.095/2019</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_1.096.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_1.096.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 1.096/2019</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/103/indicacoes_1.097_a_1.166.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/103/indicacoes_1.097_a_1.166.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.097 a 1.166/2019</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/109/indicacoes_1.167_a_1.168.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/109/indicacoes_1.167_a_1.168.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.167 a 1.168/2019</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_1.169.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_1.169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 1.169/2019</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/118/indicacoes_1.170_a_1.175.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/118/indicacoes_1.170_a_1.175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.170 a 1.175/2019</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/119/indicacoes_1.176_a_1.306.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/119/indicacoes_1.176_a_1.306.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.176 a 1.306/2019</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_1.307.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_1.307.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 1.307/2019</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/129/indicacoes_1.308_a_1.358.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/129/indicacoes_1.308_a_1.358.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.308 a 1.358/2019</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/130/indicacoes_1.359_a_1.492_-_a.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/130/indicacoes_1.359_a_1.492_-_a.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.359 A 1.492/2019</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/131/indicacoes_1.493_a_1.691_-_b.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/131/indicacoes_1.493_a_1.691_-_b.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.493 A 1.691/2019</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/132/indicacoes_1.692_a_1.693.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/132/indicacoes_1.692_a_1.693.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.692 A 1.693/2019</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/133/indicacoes_1.694_a_1.696.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/133/indicacoes_1.694_a_1.696.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.694 A 1.696/2019</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/134/indicacoes_1.697_a_1.726.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/134/indicacoes_1.697_a_1.726.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.697 A 1.726/2019</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/139/indicacoes_1.727_a_1.776.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/139/indicacoes_1.727_a_1.776.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.727 A 1.776/2019</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/140/indicacoes_1.777_a_1.848.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/140/indicacoes_1.777_a_1.848.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.777 A 1.848/2019</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/141/indicacoes_1.849_a_1.851.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/141/indicacoes_1.849_a_1.851.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.849 A 1.851/2019</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/144/indicacoes_1.852_a_1.964.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/144/indicacoes_1.852_a_1.964.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.852 A 1.964/2019</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/148/indicacoes_1.965_e_1.966.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/148/indicacoes_1.965_e_1.966.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.965 E 1.966/2019</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/149/indicacoes_1.967_e_1.968.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/149/indicacoes_1.967_e_1.968.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.967 E 1.968/2019</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/150/indicacoes_1.969_a_1.974.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/150/indicacoes_1.969_a_1.974.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.969 A 1.974/2019</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/151/indicacoes_1.975_a_1.984.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/151/indicacoes_1.975_a_1.984.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.975 A 1.984/2019</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/154/indicacoes_1.985_a_2.023.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/154/indicacoes_1.985_a_2.023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 1.985 A 2.023/2019</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/155/indicacoes_2.024_a_2.173.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/155/indicacoes_2.024_a_2.173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.024 A 2.173/2018</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/175/indicacoes_2.174_a_2.175.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/175/indicacoes_2.174_a_2.175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.174 A 2.175/2019</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/158/indicacoes_2.176_a_2.181.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/158/indicacoes_2.176_a_2.181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.176 A 2.181/2019</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/165/indicacoes_2.182_a_2.185.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/165/indicacoes_2.182_a_2.185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.182 A 2.185/2019</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/166/indicacoes_2.186_a_2.188.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/166/indicacoes_2.186_a_2.188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.186 A 2.188/2019</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_2.189.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_2.189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 2.189/2019</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/176/indicacoes_2.190_a_2.209.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/176/indicacoes_2.190_a_2.209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.190 A 2.209/2019</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/172/indicacoes_2.210_a_2.212.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/172/indicacoes_2.210_a_2.212.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.210 A 2.212/2019</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/173/indicacoes_2.213_a_2.221.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/173/indicacoes_2.213_a_2.221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.213 A 2.221/2019</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/177/indicacoes_2.222_a_2.224.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/177/indicacoes_2.222_a_2.224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.222 A 2.224/2019</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/178/indicacoes_2.225_e_2.226.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/178/indicacoes_2.225_e_2.226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.225 E 2.226/2019</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/179/indicacoes_2.227_a_2.376.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/179/indicacoes_2.227_a_2.376.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.227 A 2.376/2019</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/185/indicacoes_2.377_e_2.378.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/185/indicacoes_2.377_e_2.378.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.377 E 2.378/2019</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/186/indicacoes_2.379_a_2.395.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/186/indicacoes_2.379_a_2.395.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.379 A 2.395/2019</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/187/indicacoes_2.396_a_2.401.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/187/indicacoes_2.396_a_2.401.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.396 A 2.401/2019</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/188/indicacoes_2.402_a_2.403.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/188/indicacoes_2.402_a_2.403.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.402 A 2.403/2019</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/189/indicacoes_2.404_a_2.413.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/189/indicacoes_2.404_a_2.413.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.404 A 2.413/2019</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/196/indicacoes_2.414_a_2.558.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/196/indicacoes_2.414_a_2.558.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.414 A 2.558/2019</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/203/indicacao_2.559.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/203/indicacao_2.559.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 2.559/2019</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/207/indicacoes_2.560_a_2.561.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/207/indicacoes_2.560_a_2.561.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.560 A 2.561/2019</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/208/indicacoes_2.562_a_2.571.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/208/indicacoes_2.562_a_2.571.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.562 A 2.571/2019</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/212/indicacoes_2.572_a_2.589.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/212/indicacoes_2.572_a_2.589.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.572 A 2.589/2019.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/215/indicacoes_2.590_a_2.735.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/215/indicacoes_2.590_a_2.735.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.590 A 2.735/2019</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/216/indicacoes_2.736_a_2.740.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/216/indicacoes_2.736_a_2.740.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.736 A 2.740/2019</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/217/indicacao_2.741.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/217/indicacao_2.741.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 2.741/2019</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/223/indicacoes_2.742_a_2.901.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/223/indicacoes_2.742_a_2.901.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.742 A 2.901/2019</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/226/indicacoes_2.902_a_2.903.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/226/indicacoes_2.902_a_2.903.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.902 A 2.903/2019</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/227/indicacoes_2.904_a_2.912.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/227/indicacoes_2.904_a_2.912.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.904 A 2.912/2019</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/233/indicacoes_2.913_a_2.914.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/233/indicacoes_2.913_a_2.914.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.913 A 2.914/2019</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/246/indicacoes_2.915_a_3.065.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/246/indicacoes_2.915_a_3.065.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 2.915 A 3.065/2019</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/247/indicacoes_3.066_a_3.074.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/247/indicacoes_3.066_a_3.074.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 3.066 A 3.074/2019</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/248/indicacoes_3.075_a_3.076.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/248/indicacoes_3.075_a_3.076.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 3.075 A 3.076/2019</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/251/indicacoes_3.077_a_3.137.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/251/indicacoes_3.077_a_3.137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 3.077 A 3.137/2019</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/252/indicacoes_3.138_a_3.139.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/252/indicacoes_3.138_a_3.139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 3.138 A 3.139/2019</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/270/indicacoes_3.140_a_3.146.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/270/indicacoes_3.140_a_3.146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 3.140 A 3.146/2019</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/263/indicacoes_no3.147_a_3.148.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/263/indicacoes_no3.147_a_3.148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.147 A 3.148/2019</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_no3.149.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_no3.149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 3.149/2019.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/286/indicacoes_no3.150_a_3.519.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/286/indicacoes_no3.150_a_3.519.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.150 A 3.519/2019</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_no3.520.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_no3.520.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 3.520/2019.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_no3.521_a_3.707.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_no3.521_a_3.707.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.521 A 3.707/2019.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/296/indicacoes_no3.708_a_3.813.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/296/indicacoes_no3.708_a_3.813.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.708 A 3.813/2019.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no3.814.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no3.814.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 3.814/2019.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/298/indicacoes_3.815_a_3.924.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/298/indicacoes_3.815_a_3.924.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.815 A 3.924/2019.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no_3.925.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no_3.925.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 3.925/2019</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/300/indicacao_no_3.926.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/300/indicacao_no_3.926.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº3.926/2019.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no_3.927.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no_3.927.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº3.927/2019.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Dr. Jakson Ramos</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/318/indicacoes_no_3.928_a_3.933.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/318/indicacoes_no_3.928_a_3.933.pdf</t>
   </si>
   <si>
     <t>Indicações nº 3.928 a 3.933/2019.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/326/indicacoes_3.934_a_3.935.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/326/indicacoes_3.934_a_3.935.pdf</t>
   </si>
   <si>
     <t>Indicações nº3.934 a 3.935/2019.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/327/indicacoes_3.936_a_3.958.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/327/indicacoes_3.936_a_3.958.pdf</t>
   </si>
   <si>
     <t>Indicações nº3.936 a 3.958/2019.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no_3.959.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no_3.959.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 3.959/2019.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/340/indicacoes_no_3.960_a_3.961.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/340/indicacoes_no_3.960_a_3.961.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.960 A 3.961/2019.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/341/indicacoes_no_3.962_a_3.978.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/341/indicacoes_no_3.962_a_3.978.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.962 A 3.978/2019.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/342/indicacoes_no_3.979_a_3.980.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/342/indicacoes_no_3.979_a_3.980.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 3.979 A 3.980/2019.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/343/indicacoes_no_3.981_a_3.983.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/343/indicacoes_no_3.981_a_3.983.pdf</t>
   </si>
   <si>
     <t>Indicações nº 3.981 a 3983/2019.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/351/indicacoes_no_3.984_a_3.985.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/351/indicacoes_no_3.984_a_3.985.pdf</t>
   </si>
   <si>
     <t>Indicações nº 3.984 a 3.985/2019.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/352/indicacoes_no_3.986_a_4.006.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/352/indicacoes_no_3.986_a_4.006.pdf</t>
   </si>
   <si>
     <t>Indicações nº 3.986 a 4.006/2019.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/361/indicacoes_no_4.007_a_4.010.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/361/indicacoes_no_4.007_a_4.010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.007 A 4.010/2019</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/364/indicacoes_908_a_912.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/364/indicacoes_908_a_912.pdf</t>
   </si>
   <si>
     <t>Indicações nº 908 a 912/2019.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/365/indicacoes_904_a_907.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/365/indicacoes_904_a_907.pdf</t>
   </si>
   <si>
     <t>Indicações nº 904 a 907/2019.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_763_a_903.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_763_a_903.pdf</t>
   </si>
   <si>
     <t>Indicações nº 763 a 903/2019.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_no4.011.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_no4.011.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.011/2019.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_no4.012.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_no4.012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.012/2019.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Antônio Morais, Artemio Costa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_no4.013.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_no4.013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº4.013/2019. ESSA INDICAÇÃO FOI APRESENTADA EM PARCERIA ENTRE DOIS VEREADORES, SENDO ELES, ARTEMIO COSTA E ANTÔNIO MORAIS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/375/indicacoes_no_4.014_a_4.063.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/375/indicacoes_no_4.014_a_4.063.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.014 a 4.063/2019.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_no_4.064.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_no_4.064.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.064/2019.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Laércio da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_no_4.065_a_4.066.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_no_4.065_a_4.066.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.065 a 4.066/2019.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/412/indicacoes_no_4.067_a_4.090.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/412/indicacoes_no_4.067_a_4.090.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.067 a 4.090/2019.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/413/indicacoes_no4.091_a_4.115.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/413/indicacoes_no4.091_a_4.115.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.091 a 4.115/2019.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_no4.116.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_no4.116.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.116/2019.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/415/indicacoes_no_4.117_a_4.168.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/415/indicacoes_no_4.117_a_4.168.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.117 a 4.168/2019.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/416/indicacoes_no_4.169_a_4.214.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/416/indicacoes_no_4.169_a_4.214.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.169 a 4.214/2019.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_no_4.215.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_no_4.215.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.215/2019.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/418/indicacoes_no_4.216_a_4.368.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/418/indicacoes_no_4.216_a_4.368.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.216 a 4.368.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_no4.369.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_no4.369.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.369/2019.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/420/indicacoes_no_4.370_a_4.371.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/420/indicacoes_no_4.370_a_4.371.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.370 a 4.371/2019.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_no4.372_a_4.374.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_no4.372_a_4.374.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.372 a 4.374/2019.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_no4.376_a_4.387.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_no4.376_a_4.387.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.376 a 4.387/2019.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_no_4.388.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_no_4.388.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.388/2019.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_no4.389_a_4.391.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_no4.389_a_4.391.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.389 a 4.391/2019</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes_no_4.392_a_4.394.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes_no_4.392_a_4.394.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.392 a 4.394/2019.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_no_4.395.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_no_4.395.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.395/2019.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_no_4.396.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_no_4.396.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.396/2019.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_no_4.397.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_no_4.397.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.397/2019.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_no_4.398_a_4.399.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_no_4.398_a_4.399.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.398 a 4.399/2019.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_4.400.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_4.400.pdf</t>
   </si>
   <si>
     <t>Indicação nº4.400/2019.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/441/indicacoes_4.401_a_4.406.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/441/indicacoes_4.401_a_4.406.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.401 a 4.406/2019.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_no_4.407.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_no_4.407.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.407/2019.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/449/indicacoes_4.408_a_4.409.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/449/indicacoes_4.408_a_4.409.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.408 a 4.409/2019.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/450/indicacoes_4.410_a_4.411.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/450/indicacoes_4.410_a_4.411.pdf</t>
   </si>
   <si>
     <t>Indicações nº 4.410 a 4.411/2019.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_4.412.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_4.412.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4.412/2019.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_4.413.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_4.413.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.413/2019.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_4.414.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_4.414.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.414/2019.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/465/indicacoes_no_4.415_a_4.416.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/465/indicacoes_no_4.415_a_4.416.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.415 A 4.416/2019.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/466/indicacoes_no_4.417_a_4.419.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/466/indicacoes_no_4.417_a_4.419.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.417 A 4.419/2019.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_no_4.420_a_4.423.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_no_4.420_a_4.423.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.420 A 4.423/2019.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/470/indicacoes_4.424_a_4.651.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/470/indicacoes_4.424_a_4.651.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.424 A 4.651/2019.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/471/indicacoes_4.652_a_4.659.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/471/indicacoes_4.652_a_4.659.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.652 A 4.659/2019.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_4.660.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_4.660.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.660/2019.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Antônio Morais, Artemio Costa, Célio Gadelha, Clézio Moreira, Dr. Jakson Ramos, Eduardo Farias, Elzinha Mendonça, Emerson Jarude, João Marcos Luz, José Carlos Juruna, Laércio da Farmácia, Lene Petecão, Mamed Dankar, N. Lima, Railson Correia, Raimundo Neném, Rodrigo Forneck</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_4.661.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_4.661.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.661/2019.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_4.662_a_4.663.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_4.662_a_4.663.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.662 A 4.663/2019.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_4.664_a_4.665.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_4.664_a_4.665.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.664 A 4.665/2019.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/476/indicacoes_4.666_a_4.669.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/476/indicacoes_4.666_a_4.669.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.666 A 4. 669/2019.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_4.670_a_4.680.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_4.670_a_4.680.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.670 A 4.680/2019.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no4.375.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no4.375.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.375/2019.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_4.681.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_4.681.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.681/2019.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/490/indicacoes_no_4.682_a_4.684.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/490/indicacoes_no_4.682_a_4.684.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.682 A 4.684/2019.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/491/indicacoes_no_4.685_a_4.691.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/491/indicacoes_no_4.685_a_4.691.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.685 A 4.691/2019.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_4.692_a_4.738.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_4.692_a_4.738.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.692 A 4.738/2019.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_4.739.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_4.739.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4.739/2019.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_4.740.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_4.740.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 4.740/2019.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/553/indicacoes_4.741_a_4.861_-_part_1.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/553/indicacoes_4.741_a_4.861_-_part_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.741 A 4.861/2019.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_4.862_a_4.975_-_part_2.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_4.862_a_4.975_-_part_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.862 A 4.975/2019.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_4.976_a_5.103_-_part_3.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_4.976_a_5.103_-_part_3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 4.976 A 5.103/2019.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_5.104_a_5.220_-_part_4.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_5.104_a_5.220_-_part_4.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.104 A 5.220/2019.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_5.221_a_5.345_-_part_5.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_5.221_a_5.345_-_part_5.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.221 A 5.345/2019.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_5.346_a_5.472_-_part_6.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_5.346_a_5.472_-_part_6.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.346 A 5.472/2019.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_5.473_a_5.596_-_part_7.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_5.473_a_5.596_-_part_7.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.473 A 5.596/2019.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/560/indicacoes_5.597_a_5.713_-_part_8.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/560/indicacoes_5.597_a_5.713_-_part_8.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.597 A 5.713/2019.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/561/indicacoes_5.714_a_5.752_-_part_9.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/561/indicacoes_5.714_a_5.752_-_part_9.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.714 A 5.752/2019.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_no_5.753.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_no_5.753.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.753/2019.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_no_5.754.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_no_5.754.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.754/2019.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_no_5.755_a_5.778.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_no_5.755_a_5.778.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.755 A 5.778/2019.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_no_5.779.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_no_5.779.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.779/2019.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_5.780.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_5.780.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.780/2019.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/567/indicacao_no_5.781.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/567/indicacao_no_5.781.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.781/2019.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_no_5.782_a_5.783.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_no_5.782_a_5.783.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.782 A 5.783/2019.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/569/indicacoes_no_5.784_a_5.791.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/569/indicacoes_no_5.784_a_5.791.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.784 A 5.791/2019.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_no_5.792_.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_no_5.792_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.792/2019.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_no_5.793_a_5.854.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_no_5.793_a_5.854.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.793 A 5.854/2019.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_no_5.855_a_5.862.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_no_5.855_a_5.862.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.855 A 5.862/2019.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_5.863.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_5.863.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.863/2019.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_no_5.864_a_5.865.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_no_5.864_a_5.865.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.864 A 5.865/2019.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_no_5.866_a_5.887.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_no_5.866_a_5.887.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.866 A 5.887/2019.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_no_5.888.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_no_5.888.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.888/2019.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/577/indicacoes_no_5.889_a_5.892.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/577/indicacoes_no_5.889_a_5.892.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.889 A 5.892/2019.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/578/indicacoes_5.893_a_5.894.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/578/indicacoes_5.893_a_5.894.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.893 A 5.894/2019.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/579/indicacoes_no_5.895_a_5.897.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/579/indicacoes_no_5.895_a_5.897.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.895 A 5.897/2019.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_no_5.898.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_no_5.898.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.898/2019.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_no_5.899.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_no_5.899.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.899/2019.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_no_5.900.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_no_5.900.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.900/2019.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/588/indicacoes_no_5.901_a_5.902.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/588/indicacoes_no_5.901_a_5.902.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.901 A 5.902/2019.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_5.903.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_5.903.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.903/2019.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_5.904.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_5.904.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.904/2019.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_no_5.905_a_5.911.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_no_5.905_a_5.911.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.905 A 5.911/2019.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_no_5.912_a_5.932.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_no_5.912_a_5.932.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.912 A 5.932/2019.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_no_5.933.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_no_5.933.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.933/2019.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/613/indicacoes_no_5.934_a_5.935.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/613/indicacoes_no_5.934_a_5.935.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.934 A 5.935/2019.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_5.936.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_5.936.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 5.936/2019.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/620/indicacoes_5.937_a_5.939.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/620/indicacoes_5.937_a_5.939.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.937 A 5.939/2019.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/621/indicacoes_no_5.940_a_6.047.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/621/indicacoes_no_5.940_a_6.047.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 5.940 A 6.047/2019.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_6.048.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_6.048.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.048/2019.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_6.049.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_6.049.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.049/2019.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/630/indicacoes_6.050_a_6.053.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/630/indicacoes_6.050_a_6.053.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.050 A 6.053/2019.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/631/indicacoes_6.054_a_6.089.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/631/indicacoes_6.054_a_6.089.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.054 A 6.089/2019.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_6.090.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_6.090.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.090/2019.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/640/indicacoes_6.091_a_6.097.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/640/indicacoes_6.091_a_6.097.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.091 A 6.097/2019.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_6.098.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_6.098.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.098/2019.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/644/indicacoes_6.099_a_6.100.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/644/indicacoes_6.099_a_6.100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.099 A 6.100/2019.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_6.101.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_6.101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.101/2019</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_6.102.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_6.102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.102/2019.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_6.103.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_6.103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.103/2019.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/657/indicacoes_6.104_a_6.105.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/657/indicacoes_6.104_a_6.105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.104 A 6.105/2019.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/665/indicacoes_6.106_a_6.107.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/665/indicacoes_6.106_a_6.107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.106 A 6.107/2019.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_6.108.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_6.108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 6.108/2019.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/670/indicacoes_6.109_a_6.206.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/670/indicacoes_6.109_a_6.206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.109 A 6.206/2019.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/673/indicacoes_6.207_a_6.208.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/673/indicacoes_6.207_a_6.208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nº 6.207 A 6.208/2019.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/674/indicacoes_6.209_a_6.297.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/674/indicacoes_6.209_a_6.297.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES Nª 6.209 A 6.297/2019.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_decreto_legislativo_no01-2019_vKRY8ho.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_decreto_legislativo_no01-2019_vKRY8ho.pdf</t>
   </si>
   <si>
     <t>Projeto  de Decreto Legislativo nº01-2019 - "Concede Título de Cidadão Rio-branquense ao Senhor Alan Hudson Ganum Areal"</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_decreto_legislativo_no02-2019_Tfl8wXo.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_decreto_legislativo_no02-2019_Tfl8wXo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº02-2019 - ''Concede Título de Cidadão Rio-branquense ao Senhor Rodrigo Aiache Cordeiro''</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_decreto_legislativo_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_decreto_legislativo_no03-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao Senhor ALDEMARCOS DA SILVA MARCIEL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_decreto_legislativo_no04-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_decreto_legislativo_no04-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao senhor Augusto Gomes de Oliveira.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_decreto_legislativo_no05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_decreto_legislativo_no05-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense a Senhora DANIELA MARIA LIMA DOS SANTOS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_decreto_legislativo_no06-2019_hQX5DzU.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_decreto_legislativo_no06-2019_hQX5DzU.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Rio-branquense a Senhora VALDENICE G. MOREIRA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_decreto_legislativo_no07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_decreto_legislativo_no07-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao Senhor MAURICIO GENEROZO DE OLIVEIRA FILHO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_decreto_legislativo_no_08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_decreto_legislativo_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao Senhor BRUNNO DAMASCENO CRAVEIRO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_decreto_legislativo_no09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_decreto_legislativo_no09-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense à senhora Claudia De Paoli.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_decreto_legislativo_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_decreto_legislativo_no10-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense à Senhora ARACI ALVES DE MENEZES.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_decreto_legislativo_no11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_decreto_legislativo_no11-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor GERALDO GONÇALO DE OLIVEIRA".</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_decreto_legislativo_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_decreto_legislativo_no12-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor JAMYR DE SOUZA  ROSAS".</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_decreto_legislativo_no13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_decreto_legislativo_no13-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora MARILDA MOREIRA BRASILEIRO RIOS".</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_decreto_legislativo_no14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_decreto_legislativo_no14-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora VERA LÚCIA LOURENÇO GURGEL".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_decreto_legislativo_no15-2019..pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_decreto_legislativo_no15-2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão e Cidadã Rio-branquense e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_decreto_legislativo_no16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_decreto_legislativo_no16-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense  ao Senhor FELIPE SIMON HID".</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_decreto_legislativo_no17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_decreto_legislativo_no17-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor ALEXANDRE RICARDO HID."</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_legislativo_no18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_legislativo_no18-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor JAMYL ASFURY MARTINS OLIVEIRA."</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_decreto_legislativo_no19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_decreto_legislativo_no19-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora FÁTIMA INÊS ARANTES BATISTELA."</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_decreto_legislativo_no_20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_decreto_legislativo_no_20-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora SAWANA LEITE DE SÁ PAULO CARVALHO."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_decreto_legislativo_no_21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_decreto_legislativo_no_21-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor FÁBIO STORCH DE OLIVEIRA."</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_decreto_legislativo_no_22-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_decreto_legislativo_no_22-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor JOÃO MÁRCIO RODRIGUES MACHADO."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_decreto_legislativo_no23-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_decreto_legislativo_no23-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora ADENI NEVES SILVA".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_decreto_legislativo_no24-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_decreto_legislativo_no24-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Grace Mônica Alvim Coelho."</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_decreto_legislativo_no25-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_decreto_legislativo_no25-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Efrain Enrique Mendoza Mendivil Filho."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_decreto_legislativo_no26-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_decreto_legislativo_no26-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Glaucio Ney Shiroma Oshiro."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_decreto_legislativo_no27-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_decreto_legislativo_no27-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Pedro Raposo Baueb."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_decreto_legislativo_no28-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_decreto_legislativo_no28-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor KEVYSON CELLA DE QUEIROZ."</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_decreto_legislativo_no29-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_decreto_legislativo_no29-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor João Armindo Welter."</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_decreto_legislativo_no30-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_decreto_legislativo_no30-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Wellington Martins do Carmo."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_decreto_legislativo_no31-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_decreto_legislativo_no31-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Daisaku Ikeda."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_decreto_legislativo_no32-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_decreto_legislativo_no32-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Thaís Ferreira de Araújo Pessoa."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo_no33-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo_no33-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Pedro Ferreira e Silva."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_decreto_legislativo_no34-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_decreto_legislativo_no34-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Rio-branquense ao Senhor Ivan Biancardi.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_decreto_legislativo_no35-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_decreto_legislativo_no35-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense a senhora Maria Edna Rodrigues Costa.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_decreto_legislatico_no_36-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_decreto_legislatico_no_36-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Joel Lucio da Costa."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_decreto_legislativo_no_37-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_decreto_legislativo_no_37-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Elyson Ferreira de Souza."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_decreto_legislativo_no_38-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_decreto_legislativo_no_38-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor José Herivelto de Holanda Trindade."</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_decreto_legislativo_no39-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_decreto_legislativo_no39-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Jose Carlos Reis da Silva."</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_decreto_legislativo_no40-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_decreto_legislativo_no40-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Maria Mônica Canizo Brasil."</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_decreto_legislativo_no41-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_decreto_legislativo_no41-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Eliton Ferreira de Souza."</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_decreto_legislativo_no_42-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_decreto_legislativo_no_42-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Juliana de Angelis Carvalho Drachenberg."</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_decreto_legislativo_no43-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_decreto_legislativo_no43-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense à Senhora Maria Rita Paro de Lima.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_decreto_legislativo_no_44-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_decreto_legislativo_no_44-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Rio-branquense à Senhora Iara de Oliveira Marques Parrilha.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_decreto_legislativo_no_45-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_decreto_legislativo_no_45-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Silvio Abilio Almeida Lima."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_decreto_legislativo_no_46-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_decreto_legislativo_no_46-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Francisco Glauco de Araújo Santos".</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_decreto_legislativo_no_47-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_decreto_legislativo_no_47-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Francisca Moraes de Medeiros".</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_decreto_legislativo_no_48-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_decreto_legislativo_no_48-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Israel dos Reis."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_decreto_legislativo_no_49-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_decreto_legislativo_no_49-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Antonio Nonato de Medeiros".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_decreto_legislativo_no_50-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_decreto_legislativo_no_50-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Antonio Bezerra de Menezes."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_decreto_legislativo_no_51-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_decreto_legislativo_no_51-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Rosalie Anne Simon Hid".</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_decreto_legislativo_no_52-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_decreto_legislativo_no_52-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Irving Foster Brown."</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/538/projeto_de_decreto_legislativo_no_53-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/538/projeto_de_decreto_legislativo_no_53-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Daniel Ribeiro Pinheiro".</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_decreto_legislativo_no_54-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_decreto_legislativo_no_54-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Ednaldo Pereira dos Santos".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_decreto_legislativo_no_55-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_decreto_legislativo_no_55-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Marcos Venício de Oliveira Holanda".</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_decreto_legislativo_no_56-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_decreto_legislativo_no_56-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Rio-branquense à Senhora Maria Auxiliadora Vitorino de Souza".</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_decreto_legislativo_no_57-2019_h2e36Ry.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_decreto_legislativo_no_57-2019_h2e36Ry.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor Alexandro Teixeira Rodrigues".</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_de_decreto_legislativo_no_58-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_de_decreto_legislativo_no_58-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Rio-branquense ao Senhor José Marcos Leite Junior".</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_decreto_legislativo_no_21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_decreto_legislativo_no_21-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo nº 21/2019.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/668/projeto_de_decreto_legislativo_no_60-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/668/projeto_de_decreto_legislativo_no_60-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ RIO-BRANQUENSE À SENHORA PATRÍCIA PAULA DOS SANTOS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_lei_complementar_no_01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_lei_complementar_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°40, de 22 de dezembro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_complementar_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_complementar_no02-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o art.2º, da Lei Complementar nº38, de 20 de dezembro de 2017".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_complementar_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_complementar_no03-2019.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Lei Municipal n°. 1.887, de 30 de dezembro de 2011, da Lei Municipal n°. 2.168, de 14 de janeiro de 2016 e da Lei Municipal n° 2.011, de 08 de outubro de 2013.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_complementar_no04-2019_-_ldo__2020.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_complementar_no04-2019_-_ldo__2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária de 2020 e dá outras providências".</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_complementar_no_05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_complementar_no_05-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Turismo (PMTUR) de Rio Branco e dá outras providências".</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_complementar_no_06-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_complementar_no_06-2019.pdf</t>
   </si>
   <si>
     <t>"Concede remissão dos créditos tributários decorrentes da identificação de defasagem na base de cálculo do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU dos exercícios de 2014 a 2018. "</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_complementar_no_07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_complementar_no_07-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo II da Lei Complementar n°49, de 02 de agosto de 2018, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2019 e dá outras providências. "</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_complementar_no_08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_complementar_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal — CAIXA, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_complementar_no_09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_complementar_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de crédito adicional especial em favor do Fundo Municipal de Assistência Social da Secretaria Municipal de Assistência Social e Direitos Humanos - SASDH e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_complementar_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_complementar_no10-2019.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei Municipal nº 343, de 26 de maio de 1982, que instituiu o regulamento do Serviço de Táxis do município de Rio Branco/Ac.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_complementar_no_11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_complementar_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão para 2020 do Plano Plurianual do Município de Rio Branco para o Quadriênio 2018-2021, alterando os Anexos I e II da Lei Complementar n° 29, de 11 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_complementar_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_complementar_no12-2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7° da Lei Complementar n° 68, de 19 de julho de 2019, que Autoriza o Poder Executivo a contratar operação de crédito com o Caixa Econômica Federal — CEF, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_lei_complementar_no_13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_lei_complementar_no_13-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 35, de 19 de dezembro de 2017, alterada pela Lei Complementar nº 51, de 27 de setembro de 2018."</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_complementar_no_14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_complementar_no_14-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano de Cargos, Carreira e Remuneração - PCCR dos Servidores do Instituto de Previdência do Município de Rio Branco - BRPREV."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_complementar_no_15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_complementar_no_15-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Regularização de Dívidas Vencidas no âmbito do Serviço de Água e Esgoto de Rio Branco - SAERB e dá outras providências."</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_complementar_no_16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_complementar_no_16-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.959, de 20 de fevereiro de 2013, alterada pelas Leis Municipais  nº 2.032, de 27 de dezembro de 2013, 2. 225, de 23 de fevereiro de 2017 e Lei Complementar nº 54, de 07 de dezembro de 2018."</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_complementar_no_17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_complementar_no_17-2019.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de Rio Branco para o Exercício de 2020 e dá outras providências."</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_complementar_no_18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_complementar_no_18-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.887, de 30 de dezembro de 2011.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_complementar_no_19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_complementar_no_19-2019.pdf</t>
   </si>
   <si>
     <t>"Referenda os pagamentos efetuados aos servidores do Poder Legislativo Municipal a títulos de vencimentos e proventos, no período de 01 de fevereiro de 2016 a 31 de janeiro 2017."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_compmlementar_no_20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_compmlementar_no_20-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial em favor do Instituto de Previdência do Município de Rio Branco - RBPREV e dá outras providências",</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_complementar_no_21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_complementar_no_21-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.932, de 03 de agosto de 2012."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_complementar_no_22-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_complementar_no_22-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Auxílio à Regularização Fiscal dos Contribuintes  de Rio Branco - PARF e dá outras providências".</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_de_lei_complementar_no23_-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_de_lei_complementar_no23_-_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.011, de 08 de outubro de 2013.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no01-2019.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre a proibição de inaugurar obras públicas municipais inacabadas ou que não possam ser usufruídas de imediato pela população''.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_02-2019.pdf</t>
   </si>
   <si>
     <t>"Assegura aos professores da rede Municipal de ensino que tenham cumprido o tempo mínimo de exercício no magistério para fins de aposentadoria a opção de exercer atividades fora da sala de aula".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_no03-2019.pdf</t>
   </si>
   <si>
     <t>"Denomina o Centro Popular de Compras de Rio Branco (Shopping Popular)."</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_04-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_04-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a normatização do emprego correto da terminologia "Pessoa com Deficiência" no âmbito do Município de Rio Branco e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/96/processo_-_projeto_de_lei_no05-2019_-_despacho_inicial1.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/96/processo_-_projeto_de_lei_no05-2019_-_despacho_inicial1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cassação de Alvará de Funcionamento de estabelecimentos flagrados comercializando, adquirindo, transportando, estocando ou revendendo produtos oriundos de furtos, roubos ou outro tipo de ilícito penal  no âmbito de Rio Branco".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_no06-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_no06-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para o Poder Executivo instituir a permissão de livre estacionamento para veículos da imprensa no município de Rio_x000D_
 Branco, no Acre".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no07-2019.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA PARA A UTILIZAÇÃO DE BANHEIROS EM ESTÁDIOS ESPORTIVOS, TERMINAIS RODOVIÁRIOS, ESPAÇOS PÚBLICOS, BARES E_x000D_
 RESTAURANTES, NO MUNICÍPIO DE RIO BRANCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/111/projeto_de_lei_no08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/111/projeto_de_lei_no08-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE ARTISTAS DE RUA NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE RIO BRANCO E FECHAMENTO PARCIAL DOS PARQUES PÚBLICOS PARA LAZER FAMILIAR.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_no09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_no09-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo para a retirada, pelo proprietário, de equipamento eletrônico entregue aos prestadores de serviços de assistências técnicas.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no10-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da atribuição de função de cobrança de passagens aos motoristas de ônibus - dupla função - no município de Rio Branco.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_no11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_no11-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de medidas de informação e proteção à gestante e parturiente contra a violência obstétrica no Município de Rio Branco".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_no12-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.797, de 03 de março de 2010.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_no13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_no13-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do Alvará de Funcionamento de empresas e postos estabelecidos no Município de Rio Branco que revenderem combustíveis_x000D_
 adulterados, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_no14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_no14-2019.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão de pessoas que tenham sido condenadas pela Lei Federal N.' 11.340, no âmbito do Município de Rio Branco.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_no15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_no15-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da prefeitura e repartições municipais só contratarem profissionais da comunicação/jornalista devidamente registrados e_x000D_
 validados pela sua entidade de classe.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_no16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_no16-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Cooperativismo no Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no17-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável da Agricultura Familiar - FUMDESAF e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_no18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_no18-2019.pdf</t>
   </si>
   <si>
     <t>Declara, como instituição de interesse e utilidade pública municipal, a entidade denominada Associação Beneficente Solar das Acácias e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei_no19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei_no19-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento de contas e carnês impressos em braile pelas empresas concessionárias prestadoras de serviços públicos e demais órgãos a serviço da Administração Pública do Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_no20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_no20-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de hortas Comunitárias em terrenos baldios no Município de Rio Branco - Acre.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_no21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_no21-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da presença de profissionais de Psicologia e da Assistência Social nas escolas de ensino infantil, fundamental e creches no Município de Rio Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no22-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no22-2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a "academia juvenil acreana de letras- AJAL", no município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no23-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no23-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de empregos para as mulheres vítimas de violência doméstica e familiar nas empresas prestadoras de serviços ao Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_no24-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_no24-2019.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Rio Branco, a rede de atenção às pessoas com esquizofrenia e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_lei_no25-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_lei_no25-2019.pdf</t>
   </si>
   <si>
     <t>"Proíbe o corte de fornecimento de água e energia elétrica pelas concessionárias por falta de pagamento, nos dias que especifica e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_no26-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_no26-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos bancos, que não possuem estacionamento próprio, disponibilizarem vagas de estacionamento para seus usuários.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no27-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no27-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Amigo da Cultura no município de Rio Branco, Acre.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_28-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_28-2019.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Rio Branco - Acre, o Dia da Fibromialgia, Filas Preferenciais, Vagas de Estacionamento e a instalação de um Centro de Referência."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no29-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no29-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Senhor RAIMUNDO GESILEU DE LIMA."</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no30-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no30-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Verde à Senhora SILVIA LUCIANE BASSO."</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no31-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no31-2019.pdf</t>
   </si>
   <si>
     <t>Ficam os laboratórios da rede pública Municipal ou conveniados obrigados a realizar coleta domiciliar de material para exames laboratoriais em idosos e pessoas com deficiência que tenham mobilidade reduzida.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no32-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no32-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.150, de 09 de dezembro de 2015, alterada pela Lei Complementar nº 45, de 20 de abril de 2018."</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no33-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no33-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Verde à Senhora Maria Eunice Ramos da Silva."</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no34-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no34-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais do Município de Rio Branco na página oficial da Prefeitura e Câmara Municipal de Rio Branco na internet, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_no35-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_no35-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização do cerol (vidro moído e cola), de linha encerada ou qualquer produto similar utilizado no ato de empinar pipas que contenham elementos cortantes, e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_no36-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_no36-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ações educativas e preventivas a depressão nas escolas do município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_no_37-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_no_37-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece jornada de trabalho diferenciada para Servidor Público do Município de Rio Branco que possua filhos deficientes e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no38-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no38-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Empreendedorismo nas escolas e na comunidade de ensino fundamental do poder público municipal.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_no_39-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_no_39-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do consumo de cigarros, cigarrilhas, charutos, cachimbos, narguilés, ou de qualquer outro produto fumígeno, derivado ou não do tabaco, em parques públicos municipais da cidade de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_no40-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_no40-2019.pdf</t>
   </si>
   <si>
     <t>Reserva aos negros/negras 20% (vinte por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal de Rio Branco, das autarquias das fundações públicas, das empresas públicas e das sociedades de economia mista controladas pelo Município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_no_41_-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_no_41_-_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal de Equoterapia e dá outras providências."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_no_42-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_no_42-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da semana do empreendedorismo nas escolas públicas do município de Rio Branco.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_no_43-2019..pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_no_43-2019..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "ASSOCIAÇÃO MÚSICA AMIGOS SOLIDÁRIOS - AMAS."</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_lei_no_44-2019_v1VgqsN.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_lei_no_44-2019_v1VgqsN.pdf</t>
   </si>
   <si>
     <t>“Assegura o acesso dos Profissionais de Educação Física Personal Trainer às academias de ginástica no Município de Rio Branco para o acompanhamento de seus clientes, e dá outras providências.”</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_no45-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_no45-2019.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Verde ao Senhor Adelar Jesus de Alencar.”</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_no_46-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_no_46-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Verde à Senhora Kely de Melo Lima Pereira."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_47-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_47-2019.pdf</t>
   </si>
   <si>
     <t>Institui a identificação de competências sobre as rodovias, vias logradouros e parques públicos no Município de Rio Branco e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_no48-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_no48-2019.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana do Bebê no Município de Rio Branco e dá outras providências."</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_no_49-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_no_49-2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Rio Branco, a Política Municipal do Voluntariado e exercício de cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_no_50-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_no_50-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Verde à Senhora Cirley Maria de Oliveira Lobato."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_no_51-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_no_51-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Senhor Gomercindo Clovis Garcia Rodrigues".</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_no52-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_no52-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Verde ao Senhor Jorge Rivasplata de La Cruz".</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_no_53-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_no_53-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre uma folga anual para todos os servidores públicos municipais do Município de Rio Branco, no dia de seu aniversário, na forma que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_no_54-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_no_54-2019.pdf</t>
   </si>
   <si>
     <t>Institui e define como zona livre de agrotóxicos a produção agrícola, pecuária, extrativista e as práticas de manejo dos recursos naturais no município de Rio Branco.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no55-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no55-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Programa Municipal de Aquisição de alimentos da Agricultura Familiar no âmbito do Município de Rio Branco/AC, na modalidade compra e doação simultânea e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_no56-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_no56-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o programa municipal de coleta, tratamento e reciclagem de óleos de origem vegetal e dá outras providências."</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_no57-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_no57-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Teatro no Município de Rio Branco e dá outras  providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no_58-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no_58-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da Lei nº 1.542 de 25 de julho de 2005 e dá outras providências."</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_no_59-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_no_59-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Materiais de Construção no Município de Rio Branco.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_no_60-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_no_60-2019.pdf</t>
   </si>
   <si>
     <t>Revoga o art.7º, inciso V, alínea e, da Lei nº2.310, de 18 de dezembro de 2018.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_no_61-2019_-_b.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_no_61-2019_-_b.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre penalidades administrativas a serem aplicadas pela prática de atos de discriminação por motivo religioso.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_62-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_62-2019.pdf</t>
   </si>
   <si>
     <t>"Cria no âmbito do Poder Executivo o Estatuto Municipal de Inclusão Digital e dá outras providências."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_63_-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_63_-_2019.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Associação de Jovens Evangélicos do Estado do Acre".</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/666/projeto_de_lei_no_64_-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/666/projeto_de_lei_no_64_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a Política Municipal de Controle de Natalidade de Cães e Gatos no Município de Rio Branco, conforme Lei Federal nº 13.426, de 30 de março de 2017, que rege controle de natalidade desses animais em todo território nacional e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/667/projeto_de_lei_no_65_-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/667/projeto_de_lei_no_65_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de cartaz em estabelecimentos comerciais e entidades públicas informando sobre a criminalização de atos discriminatórios motivados por preconceito de raça, cor, etnia, religião procedência nacional e em virtude de orientação sexual e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_resolucao_legislativa_no01-2019_2.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_resolucao_legislativa_no01-2019_2.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio de MULHER DESTAQUE à Senhora Maria Cristina Lobato Muniz.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_legislativa_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_legislativa_no02-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à senhora DANIELA MARIA LIMA DOS SANTOS".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_resolucao_legislativa_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_resolucao_legislativa_no03-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora Dayse Costa".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_resolucao_legislativa_no04-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_resolucao_legislativa_no04-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à senhora Jusceli de Souza Pereira da Silva".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_resolucao_legislativa_no05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_resolucao_legislativa_no05-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio MULHER DESTAQUE à Senhora Iris Célia Cabanellas Zannini".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/55/projeto_de_resolucao_legislativa_no06-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/55/projeto_de_resolucao_legislativa_no06-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos do Regimento Interno da Câmara Municipal de Rio Branco - Acre".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_resolucao_legislativa_no07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_resolucao_legislativa_no07-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Premio de Mulher destaque a Senhora Elza Gonçalves de Souza".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_resolucao_legislativa_no08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_resolucao_legislativa_no08-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora MARIA DO SOCORRO DE SOUSA ALVES BRITO ".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_resolucao_legislativa_no09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_resolucao_legislativa_no09-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de Mulher Destaque à Senhora MIRLA MIRANDA".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_resolucao_legislativa_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_resolucao_legislativa_no10-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora Marlucia de Souza da Luz".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_resolucao_legislativa_no11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_resolucao_legislativa_no11-2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo ao Regimento Interno da Câmara Municipal de Rio Branco e torna obrigatória a divulgação de informações detalhadas de cada Vereador."</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_resolucao_legislativa_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_resolucao_legislativa_no12-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora Maria Raquel Manfredini (Irmã Raquel)".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/88/projeto_de_resoluacao_legislativa_no13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/88/projeto_de_resoluacao_legislativa_no13-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Senhora Maria Lúcia Barbosa Jaccoud".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_resolucao_legislativa_no14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_resolucao_legislativa_no14-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Prêmio de MULHER DESTAQUE à Produtora Rural, Senhora Élida Hilário Guimarães".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_resolucao_legislativa_no15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_resolucao_legislativa_no15-2019.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio de MULHER DESTAQUE, à Senhora Carolina Sampaio Barreto.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_legislativa_no16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_legislativa_no16-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Especial de Proteção às famílias vítimas da vacina do HPV em Rio Branco - Acre.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_resolucao_legislativa_no17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_resolucao_legislativa_no17-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar de Defesa dos Direitos do Consumidor.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/224/projeto_de_resolucao_legislativa_no18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/224/projeto_de_resolucao_legislativa_no18-2019.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Programa de Aposentadoria Incentivada para o ano de 2019.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_legislativa_no19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_legislativa_no19-2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Rio Branco o Sistema de Avaliação de Desempenho Funcional.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_resolucao_legislativa_no20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_resolucao_legislativa_no20-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL A HONRARIA "POLICIAL DESTAQUE DO ANO" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/604/projeto_de_resolucao_legislativa_no21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/604/projeto_de_resolucao_legislativa_no21-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 243, de 28 de novembro de 1990.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/50/proposta_de_emenda_a_lei_organica_no_01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/50/proposta_de_emenda_a_lei_organica_no_01-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso XIX do art. 24 da Lei Orgânica do Município de Rio Branco".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/80/proposta_de_emenda_a_lei_organica_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/80/proposta_de_emenda_a_lei_organica_no02-2019.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 77, § 10, incisos I,II e III".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/197/proposta_de_emenda_a_lei_organica_no03-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/197/proposta_de_emenda_a_lei_organica_no03-2019.pdf</t>
   </si>
   <si>
     <t>"Modifica o Art. 58, da Lei Orgânica, inciso X".</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>RGAL</t>
   </si>
   <si>
     <t>Relatório Geral Das Atividades Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1576/relatorio_2019_1.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1576/relatorio_2019_1.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DAS ATIVIDADES LEGISLATIVA DE 2019.</t>
   </si>
   <si>
     <t>RREOF</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/65/relatorio_resumido_do_executivo_municipal.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/65/relatorio_resumido_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 6º Bimentre de 2018, Relatório de Gestão Fiscal do 3º Quadrimestre de 2018 e Relatório de Gestão Fiscal Consolidado do exercício de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/142/relatorio_resumido_da_execucao_orcamentario_do_1_AcpQCGc.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/142/relatorio_resumido_da_execucao_orcamentario_do_1_AcpQCGc.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 1º Bimestre de 2019.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/614/relatorio.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/614/relatorio.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 2º Bimestre de 2019 e Relatório de Gestão Fiscal do 1º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/376/relatorio_resumido_da_execucao_orcamentaria_do_3_UHG58an.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/376/relatorio_resumido_da_execucao_orcamentaria_do_3_UHG58an.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 3º Bimestre de 2019.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/507/relatorio_resumido_da_execucao_orca._do_4o_bim.__cVCSZ7p.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/507/relatorio_resumido_da_execucao_orca._do_4o_bim.__cVCSZ7p.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 4º Bimestre de 2019 e o Relatório de Gestão Fiscal do 2º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/662/relatorio_resumido_da_execucao_orcamentaria_do_5_BYvICXM.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/662/relatorio_resumido_da_execucao_orcamentaria_do_5_BYvICXM.pdf</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária do 5° Bimestre de 2019.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_no01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_no01-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares da Senhora Doralice Oliveira da Cruz".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no02-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no02-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Exmo. Sr. Ivan Francisco Ferreira".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/</t>
   </si>
   <si>
     <t>''Moção de Congratulação ao Exmo. Sr. Senador Sérgio de Oliveira Cunha (Petecão)".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no04-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no04-2019.pdf</t>
   </si>
   <si>
     <t>"Solicitação de realização de Audiência Pública para averiguação do aumento de_x000D_
 Imposto Predial e Territorial Urbano — IPTU, ano 2019".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_no05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_no05-2019.pdf</t>
   </si>
   <si>
     <t>''Ato Solene destinado a homenagear o Sr. Jackson Viana, presidente fundador da AJAL - Academia Juvenil Acreana e futuro embaixador da Brasil Conference''.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_06-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_06-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares da Senhora SOCORRO LOPES_x000D_
 MENEZES".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_no07-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_no07-2019.pdf</t>
   </si>
   <si>
     <t>"Requer a criação de Comissão Especial de Inquérito, com a finalidade de investigar supostas ilegalidades nos contratos firmados pela Empresa Municipal de Urbanização no período entre 2015 e 2019".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_no08-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_no08-2019.pdf</t>
   </si>
   <si>
     <t>"Ato Solene na sessão do dia 20 de fevereiro, a fim de homenagearmos o Dia do Líder Comunitário, comemorado em 18 de fevereiro".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_no09-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_no09-2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR ao SINDICATO DOS TRANSPORTADORES RODOVIARIO DO ESTADO DO ACRE (SINTRABA)".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no10-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no10-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar aos familiares da Senhora Zely Alves da Costa".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no11-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no11-2019.pdf</t>
   </si>
   <si>
     <t>"Convite de reunião com às instituições financeiras para reunião com a Câmara Temática do Açaí, para tratar da problemática envolvendo a cadeia produtiva, no dia 26 de fevereiro de 2019".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no12-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no12-2019.pdf</t>
   </si>
   <si>
     <t>"Audiência Pública a ser realizada no dia 15 de março a fim de entendermos a situação financeira da previdência pública municipal".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no13-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no13-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Ilmo. Senhor MAURÍCIO GENEROZO DE OLIVEIRA FILHO".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no14-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no14-2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE CONGRATULAÇÃO a COOPERATIVA DE CRÉDITO DE LIVRE ADMISSÃO DO SUDOESTE DA AMAZÔNIA LTDA - SICOOB CREDISUL".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_no15-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_no15-2019.pdf</t>
   </si>
   <si>
     <t>Audiência Pública, onde serão tratados assuntos relacionados à violência contra a mulher e para o lançamento do Projeto Lenço Amigo com o Tema: "Violência contra a mulher tem que meter a colher".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no16-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no16-2019.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR ao Senhor GEORGE PATRÍCIO DE SOUZA MOREIRA".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no17-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no17-2019.pdf</t>
   </si>
   <si>
     <t>CONVOCA o Sr. Nélio Anastácio de Oliveira, Superintendente da RBTRANS, para participar da sessão ordinária do dia 28 de Fevereiro de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no18-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no18-2019.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para discutir o Projeto de Lei nº17/2018 de autoria do Vereador Artemio Costa, que dispõe sobre Inspeção predial, vistoria técnica, manutenção preventiva e periódica das edificações e equipamentos públicos ou privados, a ser realizada no dia 18 de março do ano andante.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no19-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no19-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares e amigos pelo falecimento do servidor Público da Secretária Municipal de Planejamento de Rio Branco, Eliel Ferreira Valente, ocorrido no dia 25 de fevereiro.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no20-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no20-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares e amigos pelo falecimento do servidor Público da Secretária Municipal de Planejamento de Rio Branco, Patrício Moreira, ocorrido na tarde do dia 25 de fevereiro.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_no21-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_no21-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene a ser realizado no dia 28 de março de 2019 para a entrega de moção a Renovação Carismática Católica no Acre, pelos 30 anos de evangelização e amor ao próximo.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no22-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no22-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao BLOCO UNIDOS DO FUXICO.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no23-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no23-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao Senhor WILLIANS CELESTIAL DE MATOS.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/107/requerimento_no24-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/107/requerimento_no24-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene na Sessão do dia 26 de março do corrente ano, a fim de homenagear o Senhor ROSEVALDO SOUZA, que é chefe embaixador da Gastronomia Brasileira 2019 (na categoria estadual).</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_no25-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_no25-2019.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeitura informações referentes ao material escolar que será entregue aos alunos matriculados na rede municipal de ensino no exercício em curso.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no26-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no26-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA para discussão e análise do Relatório Resumido da Execução Orçamentária do 6º Bimestre de 2018, do Relatório de Gestão Fiscal do 39 Quadrimestre de 2018 e dos Demonstrativos Consolidados do Relatório de Gestão Fiscal do Município de Rio Branco, exercício 2018; a se realizar no próximo dia 29 de março, às nove horas.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no27-2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no27-2018.pdf</t>
   </si>
   <si>
     <t>Realização de ATO SOLENE para recepção de cortesia aos representantes nacionais e membros do Partido Podemos, no próximo dia vinte e um de março, antecedendo o pequeno expediente da aludida sessão ordinária.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no28-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no28-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao senhor JOSÉ VIRGINIO DA SILVA "JOSÉ BROA".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no29-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no29-2019.pdf</t>
   </si>
   <si>
     <t>Sessão Solene em comemoração ao Dia do Profissional de Contabilidade, a realizar-se no dia 05 de Abril do ano de 2019, às 9h, na Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_no30-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_no30-2019.pdf</t>
   </si>
   <si>
     <t>Audiência Pública a ser realizada no dia 22 de abril de 2019 sobre o tema: "Transtornos do Espectro Autista — TEA".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_no31-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_no31-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Ilmo. Senhor LÉCIO CRUZ.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no32-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no32-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao PASTOR ALDEMARCOS DA SILVA MARCIEL.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_no33-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_no33-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Senhora Loren Kely Babinsk Lins.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no34-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no34-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador Emerson Jarude CONVIDA o Sr.Kellyton Carvalho, em nome SMZC ,o Sr. Marcos Venicio de Oliveira, em nome da SEINFRA, a Sra. Janete Santos, em nome da SEPLAN, e o Sr. Marco Antônio Rodrigues, em nome da EMUR, para participação de sessão a ser realizada antes do pequeno expediente, nodia 11 de Abril de 2019, quinta-feira, às 08h, na Câmara Municipal de Rio Branco, para tratar do Plano de Ação da Operação Verão.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_no35-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_no35-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA para discussão e análise do Relatório Resumido da Execução Orçamentária do 6° Bimestre de 2018, do Relatório de Gestão Fiscal do 3° Quadrimestre de 2018 e dos Demonstrativos Consolidados do Relatório de Gestão Fiscal do Município de Rio Branco, exercício 2018; a se realizar no próximo dia 12 de abril, às 09h.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_no36-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_no36-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeita de Rio Branco, Sra. Socorro Neri, preste as devidas informações a respeito do resultado da Sindicância Administrativa instaurada para apurar as possíveis irregularidades na base de cálculo do Imposto Predial Urbano — IPTU, publicada no dia 21 de Fevereiro de 2019, Diário Oficial n° 12.498, com prazo de 30 (trinta) dias, prorrogáveis por igual período, sob pena de responsabilidade.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_no37-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_no37-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO à Escola Estadual de Ensino Médio Lourival Pinho.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_no38-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_no38-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Ilma. Senhora MARIA ALICE RODRIGUES DE ARAÚJO.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no39-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no39-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento ao senhor Alessandro Borges.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_no40-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_no40-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao empresário e técnico em panificação CARLOS COSTA proprietário da primeira indústria de pães do Acre (ACREPÃ).</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no41-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no41-2019.pdf</t>
   </si>
   <si>
     <t>CONVIDA o Senhor Beleladio Jarbas Soster, diretor-presidente da M.S.M. Industrial LTDA, para participação de sessão a ser realizada no próximo dia 30 de abril de 2019 para prestar esclarecimentos sobre as denúncias que apresentou ao vereador João Marcos Luz a respeito das supostas ilegalidades nos contratos firmados pela Empresa Municipal de Urbanização (EMURB).</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_no42-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_no42-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Valterles Diógenes Pinheiro.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_no43-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_no43-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Senhora Risoleta Feitosa de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento_no44-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento_no44-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Sessão Solene em Homenagem ao Ensino Especial, a realizar-se no dia 27 de Maio do ano de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no45-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no45-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene na sessão do dia 02 de maio do corrente, (quinta-feira), para entrega de moção a Liga de Quadrilhas Juninas do Acre.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no46-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no46-2019.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE na Sessão Ordinária do dia 16 de maio de 2019 para homenagear o Dia do Assistente Social.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_no47-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_no47-2019.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE na Sessão Ordinária do dia 14 de maio de 2019 para discussão sobre o Movimento Maio Amarelo "No Trânsito, o sentido é a vida!".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_no48-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_no48-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a Ilma Sra. ANA PAULA CAMEL.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no49-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no49-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a Ilma Sra. ISNAILDA GONDIM.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/209/requerimento_no50-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/209/requerimento_no50-2019.pdf</t>
   </si>
   <si>
     <t>Audiência publica, no dia 17 de Maio (Sexta-feira), para tratar do Período de Queimadas que atingem o município de Rio Branco com o inicio do verão.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao Senhor "MICHEL BIMBI".</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no52-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no52-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Senhora ROSANA CAVALCANTE DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no53-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no53-2019.pdf</t>
   </si>
   <si>
     <t>Sessão Solene em Homenagem ao Dia do Pastor Evangélico, a realizar-se no dia 7 de Junho do ano de 2019, às 09 horas.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no54-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no54-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Homenagear pessoas pelos trabalhos realizados, conquistas alcançadas e dedicação ao Ensino Especial, a ser entregues na Sessão Solene em Homenagem ao Ensino Especial, que será realizada no dia 17 de junho do ano de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_no55-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_no55-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene a ser realizada no dia 05 de junho do corrente ano para a entrega de Moção de Reconhecimento a Defensoria Pública do Acre.</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_no56-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_no56-2019.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE na Sessão Ordinária do dia 18 de junho de 2019.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_no57-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_no57-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao Senhor "ROMARIZ QUEIROZ COSTA".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_no58-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_no58-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da senhora MARIA ACRENA DE AZEVEDO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no59-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no59-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR a toda equipe do Programa Saúde na Comunidade da Secretaria Municipal de Saúde — SEMSA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no60-22019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no60-22019.pdf</t>
   </si>
   <si>
     <t>Sessão solene, no dia 20 de maio de 2019 (segunda feira), em comemoração ao dia do pedagogo e em defesa da educação.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_no61-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_no61-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a RETIFICAÇÃO da data de realização da Sessão Solene em Homenagem ao Dia do Pastor Evangélico, antes marcada para o dia 07 de Junho, e agora será realizada no dia 10 de junho do ano de 2019.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_no62-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_no62-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a RETIFICAÇÃO da data de realização da Sessão Solene em Homenagem ao Ensino Especial, antes marcada para o dia 27 de maio, e agora será realizada no dia 17 de junho do ano de 2019.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_no63-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_no63-2019.pdf</t>
   </si>
   <si>
     <t>Requerer espaço entre o pequeno e o grande expediente na Sessão Ordinária do dia 23 de maio de 2019, para que a Sra. Beatriz Barroso Pardo possa apresentar o Projeto "Casa de Apoio Maria Madalena — Salvando Vidas". Casa que acolhe mulheres usuárias de drogas no Município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no64-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no64-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em alusão ao O Dia Do Pastor.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_no65-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_no65-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA para discussão e análise do Relatório Quadrimestral de Prestação de Contas, referente às ações no nível de atenção primária de responsabilidade da Secretaria Municipal de Saúde, programadas e executadas no 3° Quadrimestre de 2018.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_no66-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_no66-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Plenário que oficie o Diretor Presidente da Empresa Municipal de Urbanização - EMURB, Sr. Marco Antônio Rodrigues, para que apresente laudo técnico, com registro fotográfico anterior ao serviço efetuado, que comprovem a necessidade das intervenções da Operação Verão 2019, realizadas em determinadas áreas.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/253/requerimento_no67-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/253/requerimento_no67-2019.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE na Sessão Ordinária do dia 04 de junho de 2019 na Câmara Municipal de Rio Branco, em alusão ao aniversário do 103º ano de Fundação da _x000D_
 Policia Militar do Estado do Acre — PMAC.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_no68-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_no68-2019.pdf</t>
   </si>
   <si>
     <t>Audiência pública para tratar sobre o Programa de Ramais do Município de Rio Branco, com o início às 09:00 horas.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_no69-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_no69-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene em alusão à Semana de Combate ao Preconceito e à Hanseníase.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no70-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no70-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA a ser realizada no dia 14 de junho de 2019, sobre violência contra a pessoa idosa com o tema "Prevenindo e lidando com a violência contra o idoso no Município de Rio Branco", em alusão ao dia 15 de junho — Dia Mundial de Conscientização da Violência contra a Pessoa Idosa.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_no71-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_no71-2019.pdf</t>
   </si>
   <si>
     <t>Audiência Pública a ser realizada no dia 21 de junho do corrente ano, sexta-feira, às 9h , a fim debater e tratar as competências da Prefeitura, Governo do Estado e do Governo Federal sobre o fluxo imigratório de estrangeiros em Rio Branco.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_no72-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_no72-2019.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA para discussão e análise do Projeto de Lei Complementar n°04/2019 (Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária de 2020), a se realizar no próximo dia 28 de junho, às 09h, no Plenário da Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_no73-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_no73-2019.pdf</t>
   </si>
   <si>
     <t>"Requer Ato Solene na Sessão Ordinária do dia 19 de junho, em alusão à Caminhada da Paz com o objetivo de alertar as autoridades competentes sobre a grande onda de violência que assola a região do Bairro Calafate".</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_no74-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_no74-2019.pdf</t>
   </si>
   <si>
     <t>"Requer Ato Solene na Sessão Ordinária do dia 26 de junho, para entrega de Moção de Aplauso ao Senhor Marcelus Antonio Motta Prado de Negreiros".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_no75-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_no75-2019.pdf</t>
   </si>
   <si>
     <t>"Apresentou Moção de Pesar aos familiares da Senhora Marcilene da Rocha Garcia".</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_no76-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_no76-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene no próximo dia 27 de junho, para entrega de Moção de Aplauso ao Programa Saúde na Comunidade.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_no77-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_no77-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares do Senhor OSMAN MAMED.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_no78-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_no78-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso à Senhora Terezinha Prudêncio da Silva pelo trabalho realizado e dedicação à frente do Movimento de Reintegração das Pessoas Atingidas pela Hanseníase - MORHAN.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_no79-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_no79-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que emita recomendação à SESACRE visando a execução em caráter de urgência de um plano de ação para o processo de descentralização do programa de hanseníase.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_no80-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_no80-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares ao Senhor Antônio Asfury Barroso Filgueira.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_no81-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_no81-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 27 de junho, a fim de convidar os senhores Jorge Aguedo de Jesus Peres de Oliveira Filho e Jackson Viana de Paula dos Santos para que possam tornar público o Evento Brazil Conference at Harvard &amp; MIT Acre.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_no82-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_no82-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Congratulação à Senhora Simone Cristina de Freitas Rusafa, professora de Português na Escola Estadual Lourival Pinho em reconhecimento pela apresentação do Seminário que teve como tema abordado pelo alunos do 3º ano"A problemática existente no bairro em que moram".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_no83-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_no83-2019.pdf</t>
   </si>
   <si>
     <t>"Requer Moção de Congratulação aos servidores da Câmara Municipal de Rio Branco, os senhores Alécio Fischer e Glória da Silva Oliveira pela dedicação na execução das oficinas de SAPL e Portal Modelo, oferecidas pela Interlegis.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_no84-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_no84-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Aplauso ao artista plástico autodidata, o Senhor Luís Eduardo Ferreira pela exposição (COM) TATO OU CON-TATO-SENTIR E VER ALÉM DAS PERCEPÇÕES, que tem como objetivo promover acessibilidade de diferentes públicos, principalmente para pessoas com deficiência.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_no85-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_no85-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeita Municipal de Rio Branco, informações a respeito do resultado da Sindicância Administrativa instaurada para apurar possíveis irregularidades ocorridas na Empresa Municipal de Urbanização  de Rio Branco - EMURB.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_no86-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_no86-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso e Reconhecimento ao Padre Massimo Lombardi pelos 50 anos (Jubileu de Ouro) de caminhada sacerdotal, religiosa, social e política na Amazônia, especialmente, em nosso Estado do Acre.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_no87-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_no87-2019.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora que este subscreve requer, nos termos do art. 135, caput, do Regimento Interno, a provação do regime de urgência especial dos Projetos de Lei encaminhados a este Poder Legislativo, são elas: Projetos de Lei Complementar nº05, 06 e 07/2019, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_no88-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_no88-2019.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 135, caput, do Regimento Interno, a aprovação do regime de urgência especial do projeto de lei complementar nº 08/2019.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_no89-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_no89-2019.pdf</t>
   </si>
   <si>
     <t>Audiência pública para tratar sobre o funcionamento do Sistema de Estacionamento Rotativo Pago Zona Azul.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_no90-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_no90-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene na sessão do dia 04 de julho do corrente, para entrega de moção, ao artista plástico autodidata Luís Eduardo Ferreira.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_no91-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_no91-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares e amigos pelo falecimento do senhor LUIZ MENDES DO NASCIMENTO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_no92-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_no92-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares e amigos pelo falecimento da jovem MARIA EDUARDA SOUZA DIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_no93-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_no93-2019.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 135, caput, do Regimento Interno, a aprovação do regime de urgência especial do projeto de lei complementar nº 09/2019.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_no94-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_no94-2019.pdf</t>
   </si>
   <si>
     <t>ATO SOLENE na Sessão Ordinária do dia 07 de agosto de 2019 na Câmara Municipal de Rio Branco, em alusão ao Dia do Motorista, que é comemorado todo dia 25 de julho.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_no95-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_no95-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos do médico Dr. Efrain Enrique Mendoza Mendivil.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_no96-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_no96-2019.pdf</t>
   </si>
   <si>
     <t>Ato Solene na sessão do dia 10 de julho de 2019 (Quarta-feria) para entrega de Moção de Aplauso em memória do médico Dr. Efrain Enrique Mendoza Mendivil.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_no97-2019..pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_no97-2019..pdf</t>
   </si>
   <si>
     <t>Requer aprovação do regime de urgência especial do Projeto de Lei  encaminhado  a este Poder Legislativo, através do seguinte ofício: ofício?COJUR/N825/2019, tratando do Projeto de Lei que dispõe sobre a Alteração da Lei Municipal nº 2.150, de 09 de dezembro de 2015, alterada pela Lei Complementar nº 45, de 20 de abril de 2018.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_n98-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_n98-2019.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública no dia 09 de agosto com o tema "Segurança Pública - com visão de futuro".</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_no99-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_no99-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares da Senhora Nívea Maria de Paula Fernandes, falecida no dia 03 do mês em curso.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_no100-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_no100-2019.pdf</t>
   </si>
   <si>
     <t>Requer um espaço entre o Pequeno e o Grande Expediente na Sessão Ordinária do dia 13 de agosto de 2019, para realizar a entrega de 02 (duas) Moções de Congratulação aos servidores da Câmara Municipal, Glória da Silva Oliveira e Alecio Fischer.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_no101-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_no101-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar ao Senhor Francisco das Chagas Maia Pereira, Auditor Fiscal de Tributo aposentado da Prefeitura Municipal de Rio Branco - Acre, falecido no dia 10 de julho do corrente ano.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>João Marcos Luz, Rodrigo Forneck</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_no102-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_no102-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que faça realizar no dia 12 de agosto (segunda-feira), com o início às 09:00 horas, uma Audiência Pública com o objetivo de discutir formas para combater irregularidades nos postos de combustíveis de Rio Branco, Acre.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento_no103.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento_no103.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora que se faça realizar em conjunto com a Prefeitura de Municipal de Rio Branco, Seminário sobre Sistema de Transporte e Mobilidade Urbana para Município de Rio Branco.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares do Senhor Walison Silva, falecido no última dia 30 de julho.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento_no105.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento_no105.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor e Congratulação ao Sindicato dos Taxistas em alusão ao "Dia do Taxista", comemorado no último dia 25 de julho na Capital Acreana.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/374/requerimento_no_106.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/374/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene em homenagem ao Grupo de Escoteiros Leôncio de Carvalho, que desenvolve um trabalho de complemento educacional com crianças, jovens e adolescentes.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_no107-2019_bZADTPr.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_no107-2019_bZADTPr.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública a ser realizada dia 16 de agosto com o tema: "Segurança Pública - com visão de futuro", com a presença do Secretário de Estado de Justiça e Segurança Pública - SEJUSP. O Secretário deverá prestar esclarecimentos referente a pasta que encontra-se sob sua responsabilidade e apresente avanços obtidos e as estratégias utilizadas no primeiro semestre de 2019.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_no108-2019_zJZbtqw.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_no108-2019_zJZbtqw.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discussão e análise do relatório da Execução Orçamentária do 2º Bimestre de 2019, do relatório de gestão Fiscal do 1º Quadrimestre de 2019, a mesma deverá ser realizada no próximo dia 23 de agosto.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_no109-2019_pvyP4TI.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_no109-2019_pvyP4TI.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeitura do Município de Rio Branco informações referentes aos gastos na operação verão com o melhoramento de ramais, correspondentes aos meses de junho, julho e agosto de 2019.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_no110-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_no110-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor e Congratulações a Igreja Presbiteriana do Brasil/Acre.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_no111-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_no111-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da adolescente "KELLY PEREIRA".</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_no112-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_no112-2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Sr. Secretário Municipal de Saúde encaminhe á este poder legislativo, as informações listadas abaixo, referente ao PREGÃO PRESENCIAL SRP N°. 044/2019 — CPL/PMRB, Processo n° 18774/2019, cujo objeto é a Aquisição de Material Permanente Geral (mobiliários, refrigeração e eletroeletrônicos), para atender as demandas da Secretaria Municipal de Saúde no Município de Rio Branco — AC.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_no113-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_no113-2019.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora que forme uma Comissão Organizadora da Câmara Municipal de Vereadores para realizar em conjunto com a prefeitura Municipal de Rio Branco, Seminário sobre Sistema de Transporte e Mobilidade Urbana para o Município de Rio Branco.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no114-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no114-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene na Sessão ordinária do dia 05 de setembro, em alusão ao Dia do Advogado, que é comemorado anualmente no dia 11 de agosto.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no115-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no115-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares do Senhor Wenderson Ferreira, falecido no último dia 19 do mês em curso.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no116-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no116-2019.pdf</t>
   </si>
   <si>
     <t>Solicita Sessão Solene em comemoração ao Dia do Corretor de Imóveis, a realiza-se no dia 26 de agosto, às 9h na Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no117-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no117-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora a entrega de Moção de Louvor à Drª. Thaís Blaya Leite Gregolis e a Professora e Drª. Patrícia Merly Martinelli, responsáveis pela Clínica de Fisioterapia do centro Universitário Uninorte.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Artemio Costa, Eduardo Farias</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no118-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no118-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora a entrega de Moção de Aplauso e Reconhecimento ao Sr. Eufran Ferreira do Amaral - Chefe Geral da Embrapa Acre. Srª. Dorila Silva de Oliveira Mota Gonzaga - Líder do projeto FORTALECE, a Srª. Cleísa Brasil da Cunha Cartaxo e Sr. Marcus Arthur Marçal de Vasconcelos - pesquisadores, Sr. Daniele de Almeida Papa e o Sr. Fabiano Marçal Estanislau - analistas, pelo excelente trabalho de conscientização desenvolvido no Estado, em especial na Regional que compreende o município de Feijó.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_no_119-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_no_119-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Secretário Municipal de Educação, Moisés Diniz Lima, informações referentes aos recurso do Programa Nacional de Alimentação Escolar - PNAE, para aquisição de alimentos com objetivo de atender as escolas que compõem a rede municipal de ensino.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_no_120-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_no_120-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização Audiência Pública no dia 09 de setembro do corrento ano, a fim de debater e avaliar as ações da Prefeitura de Rio Branco em relação a Síndrome Alcoólica Fetal (SAF).</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_no121-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_no121-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à mesa Diretora a realização de Ato Solene no dia 29 de agosto do corrente ano, em homenagem ao trabalhadores e servidores com deficiência da Prefeitura Municipal de Rio Branco. Tal ato tem por objetivo fortalecer e apoiar a passagem do Dia Nacional de Luta das Pessoas cm Deficiência Intelectual e Múltipla.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_no122-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_no122-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção Pesar aos familiares e amigos do Senhor Fausto Carneo, técnico em eletrotécnica funcionário da Eletroacre/Energisa, falecido no último dia 25 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_no_123-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_no_123-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 03 de setembro para homenagear os agentes penitenciários de Rio Branco pelo importante trabalho realizado na nossa cidade.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_no124-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_no124-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 02 de outubro para entrega de Moções de Aplauso às Senhoras Ana Meire Forte Santana e Jucinelia Abreu da Rocha, funcionárias da Escola Infantil Jessé Santiago.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_no125-2019_QNuUvyW.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_no125-2019_QNuUvyW.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora a realização de Ato Solene no dia 25 de setembro, quarta-feira em alusão ao Dia Internacional do Farmacêutico. Na ocasião será entregue Moção de Aplauso.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_no126-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_no126-2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do art.114, § 3º, Inciso VII, combinado com os artigos 123 e 154 do Regimento Interno da Câmara Municipal de Rio Branco, que o Projeto de Emenda à Lei Orgânica nº 03/2019 de autoria do Vereador Mamed Dankar, seja retirado de tramitação e encaminhado para arquivamento.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_no_127-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_no_127-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 10 de setembro para entrega de Moção de Reconhecimento e Aplauso ao Senhor Márcio Silva dos Santos - Presidente do Conselho Regional de Corretores de Imóveis (CRECI) pelos relevantes serviços prestados á comunidade rio-branquense.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_no_128-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_no_128-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora a aprovação de regime de urgência especial do projeto de Lei Complementar encaminhado a este Poder legislativo através dos seguintes ofícios:_x000D_
 Ofício/COJUR/nº1.160/2019 que trata do Projeto de Lei Complementar nº 12/2019, que Altera o artigo 7º da Lei Complementar nº 68, de 19 de julho de 2019, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal - CEF, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_no_129-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_no_129-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares e amigos dos senhor Neuton Dourado Feitosa.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_no_130-2019_bRKl3mN.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_no_130-2019_bRKl3mN.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora Moção de Pesar aos familiares e amigos do senhor Francisco Gonçalves de Farias (Kennedy), falecido no último dia 09 do mês em curso.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_no_131-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_no_131-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora Moção de Aplauso ao Jornalista Ayres Rocha, que apresentou o Jornal Nacional no dia 07 de setembro.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_no_132-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_no_132-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora Audiência Pública no di a27 de setembro com o tema: Avanços da lei Maria da Penha, como o objetivo de intensificar os debates e atualizar os conhecimento sobre os trabalhos realizados, avanços, números e dificuldades enfrentadas do nosso Município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_no_133-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_no_133-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Congratulação ao Ilustríssimo Senhor Célio Roberto Alves de França, Presidente da ADEVI pela participação na corrida alusiva aos 56 anos de criação da Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_no_134-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_no_134-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Congratulação ao Ilustríssimo Senhor Emilson Silva de Farias - Presidente da CAPADEC pela participação na corrida alusiva aos 56 anos de criação da Câmara Municipal de Rio Branco.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_no135-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_no135-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação ao Ilustríssimo Senhor Ayres Rocha, apresentador do Jornal do Acre há 30 anos, por todos o empenho, dedicação e compromisso ao representar o Estado Acre na bancada do JN no dia 07 de setembro.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_136-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_136-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar Moção de Pesar aos familiares e amigos do Senhor Mauro Francisco Ramos, falecido no último dia 10 de setembro de 2019.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Artemio Costa, Emerson Jarude</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_137-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_137-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares e amigos da Senhora Keyla Alves de Assis Profeta Moura.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_138-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_138-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Pesar aos familiares e amigos da Senhora Denize Maria Manasfi de Melo, falecida no último dia 16 do mês em curso.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_no_139-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_no_139-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora a realização de Ato Solene no dia 24 de setembro em alusão ao Dia do Administrador, na ocasião serão entregues moções de louvor.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_no_140-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_no_140-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora a realização de Ato Solene no dia 26 de setembro em alusão ao Dia do Biólogo, na ocasião serão entregues moções de louvor.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_no_141-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_no_141-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discussão e análise do Relatório Quadrimestral de Prestação de Contas, referente às ações no nível de atenção primária de responsabilidade da Secretaria Municipal de Saúde. Tal Audiência ocorrerá no dia 23 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_no_142-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_no_142-2019.pdf</t>
   </si>
   <si>
     <t>Requer realização de Ato Solene no dia 03 de outubro em alusão ao Dia Mundial do Alzheimer, comemorado anualmente dia 21 de setembro.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_no_143-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_no_143-2019.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora a realização de Ato Solene no dia 08 de outubro , na ocasião serão entregues 03 moções de Aplauso e Reconhecimento aos Agentes  Comunitários de Saúde, Agentes de Endemias e Agentes de Vigilância em Zoonoses do Município de Rio Branco.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_no_144-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_no_144-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à mesa Diretora a realização de Ato Solene no dia 01 de outubro, onde será entregue moção de aplauso à Senhora Thauana Oliveira e Costa Náwa pela sua vitória no Campeonato Nacional de Fisiculturismo e Fitness 2019.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_no_145-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_no_145-2019.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora que este subscreve requer, nos termos do art. 135, caput, do Regimento Interno, a aprovação do regime de urgência especial do_x000D_
 Projeto de Lei Complementar nº 13/2019, encaminhado a este Poder Legislativo através do seguinte ofício:_x000D_
 _x000D_
 Ofício/COJUR/Nº1.230/2019 que trata do Projeto de Lei Complementar nº 13/2019, que Altera a Lei Complementar n° 35, de 19 de dezembro de 2017, alterada pela Lei Complementar n° 51, de 27 de setembro de 2018.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_no_146-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_no_146-2019.pdf</t>
   </si>
   <si>
     <t>Requer realização de Ato Solene para falar sobre o Dia Mundial do Alzheimer e Dia do Idoso, tal ato acontecerá no dia 03 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_no_147-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_no_147-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Senhora Prefeita de Rio Branco, a cerca da construção de uma caixa d'água e o sistema de esgoto que se encontram abandonadas no Santa Cecília, Avenida Serão.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_no_148-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_no_148-2019.pdf</t>
   </si>
   <si>
     <t>Requer realização de Ato Solene no dia 16 de outubro do corrente ano, para homenagear a Equipe de Futsal do Conjunto Universitário pelo Bicampeonato Municipal de Futsal do Copão Comunitário. Em tal ocasião será entregue Moção de Aplauso e Congratulação à equipe e alguns atletas.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_no149-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_no149-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora a realização de Ato Solene no dia 10 de outubro para tratar de assuntos relacionados ao Outubro Rosa, mês dedicado á prevenção do câncer de mama e Novembro Azul, mês dedicado à saúde do homem, com ênfase para a prevenção do câncer de próstata.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_no_150-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_no_150-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação ao Prefeito Mazinho Serafim e a Primeira Dama, Deputada Meire Serafim pelo brilhante trabalho realizado a frente da gestão do município de Sena Madureira, que comemorou 115 anos de Emancipação Política.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_no_151-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_no_151-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene no dia 15 de outubro, para a presentação Fundação Pio XII - Hospital do Amor de Barretos - Unidade de Prevenção do Acre."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_no_152-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_no_152-2019.pdf</t>
   </si>
   <si>
     <t>Requer que o senhor Marcus Venício de Oliveira de Holanda, secretário da SEINFRA encaminhe a este poder as seguintes informações:_x000D_
 1. Planilha Detalhada de Composição de Custos de valor estimado de pagamento de R$ 22.000,00 para cada quilômetro de ramal melhorado;_x000D_
 2. medições realizadas (detalhada por ramal) com valores pagos e/ou aptos ao pagamento.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_no153-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_no153-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene no dia 29 de outubro, para entrega de moção de Aplauso e Reconhecimento ao Senhor Antônio Aquino Lopes, Presidente da Federação Acreana de Futebol do Estado do Acre.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_no_154-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_no_154-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso à Doutora Dilza Teresinha Ambros Ribeiro, pela eleição a Secretaria Geral do Conselho Federal de Medicina .</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_no_155-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_no_155-2019.pdf</t>
   </si>
   <si>
     <t>Apresentou Moção de Congratulação à Primeira Igreja Batista Regular de Rio Branco pelo seu aniversário de 74 anos de serviço em prol do Reino de Deus e da sociedade acreana.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_no156-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_no156-2019.pdf</t>
   </si>
   <si>
     <t>Requer realização de Ato Solene no dia 17 de outubro do corrente ano em alusão ao Dia do Médico, comemorado anualmente no dia 18 de outubro.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_no157-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_no157-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso e Congratulação à Senhora Lucinaira Carvalho, primeira colocada na votação de Conselheira Tutelar.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_no_158-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_no_158-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso à Senhora Priscila Rodrigues da Silva pelos trabalhos realizados, conquistas alcançadas e dedicação à sua vida na promoção do desenvolvimento humano, oportunizando pessoas em situação de pobreza obter formação e se tornar produtiva.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_no159-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_no159-2019.pdf</t>
   </si>
   <si>
     <t>Requer moção de aplauso à Senhora Vera Lucia da Silva Santos pelos trabalhos realizados, conquistas alcançadas e dedicação à sua vida na promoção de desenvolvimento humano, oportunizando pessoa em situação de pobreza.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no160-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no160-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Coordenação e a Centro Acadêmico do Curso de Direito da Ufac pela avaliação máxima (nota 5,0) no Exame Nacional de Desempenho dos Estudantes (ENADE)</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_no_161-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_no_161-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Coordenação e a Centro Acadêmico do Curso de Psicologia da Ufac pela avaliação máxima (nota 5,0) no Exame Nacional de Desempenho dos Estudantes (ENADE)</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_no_162-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_no_162-2019.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA FALAR SOBRE  O ELEVADO NÚMERO DE RECLAMAÇÕES DE PROFISSIONAIS FARMACÊUTICO DEVIDO A NÃO OBSERVÂNCIA DOS ARTIGOS 35 DA LEI Nº 5.9991 DE 73, COMBINADO COM O ART.35, §3 E 4, ASSIM COMO O ART. 55 DA PORTARIA 344 DE 98.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no163-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no163-2019.pdf</t>
   </si>
   <si>
     <t>Requer realização de Ato Solene no dia 30 de outubro do corrente ano para entrega de moções de aplauso às coordenações e Centros Acadêmicos dos Cursos de Direito e Psicologia da UFAC.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_no_164-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_no_164-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação às crianças Maria Eduarda Mota Dias, Hadassa Oliveira Flôres, Giovanna Winter Thomas, Nicolle Oliveira de Araújo pela participação no Projeto desenvolvido pelo Governo do Estado do Acre, em comemoração a Semana da Criança.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_no_165-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_no_165-2019.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública para tratar sobre a Operação Verão 2019 no dia 04 de novembro do corrente ano. Na ocasião a SEINFRA, SEMEIA, SMZC E UMARB estarão presente.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no166-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no166-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora Moções de Aplauso à Academia Acreana de Medicina, Associação Médica do Acre, Sindicato dos Médicos, Conselho Regional de Medicina, o senhor Denys Eiti Fujimoto, José Amsterdam de Miranda Sandres Sobrinho, Mário Jorge Ferreira da Silva, Dilza Terezinha Ambros Ribeiro e Jene Greyce Oliveira da Cruz em alusão ao Dia do Médico.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_no_167-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_no_167-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação às crianças Maria Eduarda Mota Dias, Hadassa Oliveira Flôres, Giovanna Winter Thomas, Nicolle Oliveira de Araújo, Esther Araújo Diniz, Beatriz Almeida Paiva, Matheus Souza de Oliveira, Anna Yasmin Castro de Almeida,  Miguel Gomes Correia, Elisa Lavocat Barbosa Gontijo, Eduarda Pena Barros, Matheus Castelo D'Avila Maciel pela participação no Projeto desenvolvido pelo Governo do Estado do Acre, em comemoração a Semana da Criança.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_no_168-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_no_168-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 21 de novembro do corrente ano para entrega de Moção de Aplauso ao Programa Nacional de Educação Empreendedora - PNEE do SEBRAE/ACRE pela iniciativa e desempenho no trabalho exercido pela referida instituição.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_no_169-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_no_169-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene em homenagem ao Dia Nacional da Consciência Nega, tal ato acontecerá no dia 20 de novembro às 08hs.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_no_170-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_no_170-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene no dia 24 de outubro para receber o Sindicato dos Urbanitários e a ASSERMURB para entrega de Projeto de Lei que dispõe sobre sobre o PCCR dos servidores do SAERB.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_171-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_171-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Ato Solene no dia 05 de novembro para entrega formal de seus respectivos Título de Cidadão Rio-branquense e Verde aos agraciados devido sua ausência na data da Solenidade oficial para entrega de tais títulos.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no172-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no172-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Ítalo Cesar Soares de Medeiros, Diretor geral do Departamento de Estradas e Rodagens do Acre - DERACRE, encaminhe a este Poder as seguintes informações:_x000D_
 1.Relação de ramais melhorados no programa "Ramais do Acre", no ano de 2019, no município de Rio Branco;_x000D_
 2. Valor gasto até o presente mês no Programa "Ramais do Acre".</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_no_173-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_no_173-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Secretário Municipal de Gestão Administrativa e Tecnologia da Informação - SEGATI, Eduardo Ambros Ribeiro, encaminhe a este Poder as seguintes informações:_x000D_
 1.Valor gasto com Cargos Comissionados, referentes aos meses de novembro de 2018 e setembro de 2019._x000D_
 2. Relação dos servidores terceirizados, por secretaria, referente ao m~es de setembro de 2019.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_no_174-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_no_174-2019.pdf</t>
   </si>
   <si>
     <t>requer ato Solene entre o Pequeno e o Grande Expediente na Sessão ordinário do dia 12 de novembro de 2019. Em tal ocasião será entregue Moção de Congratulação a Escola Estadual Dr. Carlos Vasconcelos sob a  gestão da senhora Síria Generoza da Silva, e do Coordenador Administrativo, o Senhor Raimundo Soares de Assis pelos 70 anos de existência.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_no_175-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_no_175-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor Presidente da Empresa Municipal de Urbanização - EMURB, Senhor Marco Antônio Rodrigues para que encaminhe o nome das ruas e bairros que receberam pavimentação asfáltica na Operação Verão, no período de maio de outubro de 2019.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Solicita Sessão Solene em alusão ao Dia do Conselheiro Tutelar, que acontecerá njo dia 18 de outubro no Plenário da Câmara Municipal. Em tal ocasião serão entregues moções.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_no_177-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_no_177-2019.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública para discutir a problemática, que trata da privatização do sistema de abastecimento de água e tratamento de esgoto no Município de Rio Branco. Tal audiência acontecerá dia 29 de novembro, às 9h.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_no_178-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_no_178-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene no dia 03 de dezembro para homenagear a equipe do Departamento Estadual de Pavimentação e Saneamento (Depasa)._x000D_
 TAL REQUERIMENTO FOI RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_179-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_179-2019.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A REALIZAÇÃO DE ATO SOLENE NO DIA 20 DE NOVEMBRO EM ALUSÃO AO DIA NACIONAL DO DOADOR DE SANGUE. PARA O REFERIDO ATO DEVERÃO SER CONVIDADOS A GERENTE DO CENTRO DE HEMATOLOGIA E HEMOTERAPIA DO ACRE (HEMOACRE), JOSIANE BEZERRA DE OLIVEIRA, SECRETÁRIO MUNICIPAL DE SAÚDE, OTENIEL ALMEIDA E REPRESENTANTE DA SECRETARIA ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_180-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_180-2019.pdf</t>
   </si>
   <si>
     <t>Requer Ato Solene entre o Pequeno e o Grande Expediente na Sessão Ordinária do dia 19 de novembro, onde serão tratados assuntos relacionados sobre Novembro Azul mês (1 a 30 de novembro) dedicado à saúde do homem, com ênfase para a prevenção de câncer de próstata.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_181-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_181-2019.pdf</t>
   </si>
   <si>
     <t>Requer aprovação do regime de urgência especial do Projeto de Lei Complementar nº 20/2019 de autoria do Executivo Municipal, que Dispõe sobre abertura de crédito adicional especial em favor do Instituto de Previdência do Município de Rio Branco - RBPREV e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_182-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_182-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE URBANA (SEINFRA), ESCLARECIMENTOS SOBRE DENÚNCIAS DE QUE QUE A EMURB A REALIZAR AS OBRAS DE PAVIMENTAÇÃO NO ESTACIONAMENTO DO 14 BIS, QUE É UMA ÁREA DO SETOR PRIVADO, SENDO QUE A OPERAÇÃO VERÃO NÃO CONTEMPLOU TOTALMENTE A POPULAÇÃO RIO-BRANQUENSE._x000D_
 _x000D_
 REQUERIMENTO REJEITADO NA 106ª SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_183-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_183-2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSO AO JOVEM KAWÊH ALMEIDA DE SOUZA, IDEALIZADOR DO CINE OPORTUNIDADES, PROJETO ESSE QUE LEVA CINEMA POPULAR PARA DIVERSOS BAIRROS DE RIO BRANCO, FAZENDO ALEGRIA DE MILHARES DE CRIANÇAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_184-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_184-2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSO A SENHORA JANARA OLIVEIRA DE SOUZA, PRESIDENTE DA ORGANIZAÇÃO SOCIAL CASA DAS OPORTUNIDADES, PELO IMPORTANTE TRABALHO SOCIAL REALIZADO EM DIVERSAS COMUNIDADES DE RIO BRANCO, COM AÇÕES DE CUNHO FILANTRÓPICO, RECREATIVO E EDUCACIONAL.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no_185-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no_185-2019.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, em razão dos fatos ocorridos durante a aplicação das provas para o preenchimento de cargos vagos na SEME, requer o que segue:_x000D_
 a) Que a Comissão Organizadora do Concurso disponibilize cópia do contrato realizado entre Prefeitura de Rio Branco e a Fundação de Ensino, Pesquisa e Extensão Universitária - FUNDAPE, com justificativa legal acerca do formato em que ocorreu a contratação;_x000D_
 b) Comparecimento da FUNDAPE, SEME e Comissão Organizadora do Concurso na Sessão Ordinária do dia 21 de novembro, para prestar esclarecimentos sobre fatos ocorridos durante a aplicação das provas.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no_185-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no_185-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso à Secretaria  do Estado de Saúde do Acre (SESACRE), Centro de Hematologia e Hemoterapia do Acre, Funcionários,Lincoln Alves Lopes Pessoa, Victor Oliveira de Souza, James Pinheiro Braga e Ingrid Barros Moreira em alusão ao Dia Nacional do Doador de Sangue.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no_187-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no_187-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação aos jovens Raele Brito, Eloís Eduardo dos Santos, Thomaz Menezes e à Profª Ynaira Moura da Silva finalistas da Olimpíada de Língua Portuguesa.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_no_188-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_no_188-2019.pdf</t>
   </si>
   <si>
     <t>requer Ato Solene entre o Pequeno e o Grande Expediente na Sessão Ordinária do dia 26 de novembro para entrega de moções de congratulação. Tais moções serão entregues aos finalistas da Olimpíada de Língua Portuguesa.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_no_189-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_no_189-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar aos familiares e amigos de Isaque Bonapaz Sales, pelo seu falecimento ocorrido ontem, dia 19 de novembro, após vários dias internados na UTI.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_190-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_190-2019.pdf</t>
   </si>
   <si>
     <t>REQUER APROVAÇÃO DE REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI COMPLEMENTAR Nº 22/2019 QUE INSTITUI O PROGRAMA DE AUXÍLIO À REGULARIZAÇÃO FISCAL DOS CONTRIBUINTES DE RIO BRANCO - PARF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_191-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_191-2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DO SENHOR FRANCISCO LAUREANO, PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 25 DO MÊS EM CURSO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_192-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_192-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Louvor aos barbeiros mais antigos da cidade Rio Branco, tais moções serão entregues no Ato Solene do dia 04 de dezembro.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_193-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_193-2019.pdf</t>
   </si>
   <si>
     <t>Requer Moções de Louvor aos caminhoneiros da cidade  de Rio Branco, em reconhecimento ao nobre trabalho realizado ao longo dos anos. Tais moções serão entregues no Ato Solene do dia 05, de dezembro.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_194-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_194-2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÕES DE LOUVOR E RECONHECIMENTO AOS SENHORES FRANCISCO NOGUEIRA DA CRUZ, FRANCISCO DE ASSIS COSTA, FRANCISCO NATALINO PINTO, ZIZA ALVES DA COSTA E ADELSON SOARES DA SILVA PELO NOBRE SERVIÇO REALIZADO NA CIDADE DE RIO BRANCO NO DESEMPENHO DA PROFISSÃO DE BARBEIRO.  TAIS MOÇÕES SERÃO ENTREGUES NO DIA 04 DE DEZEMBRO, EM ATO SOLENE.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_195-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_195-2019.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO E ANÁLISE DO RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA DO 4º BIMESTRE DE 2019, DO RELATÓRIO DE GESTÃO FISCAL DO 2º QUADRIMESTRE DE 2019. TAL AUDIÊNCIA SE REALIZARÁ NO PRÓXIMO DIA 09 DE DEZEMBRO, ÀS 9H.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/660/requerimento_no_196-_2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/660/requerimento_no_196-_2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSO E RECONHECIMENTO AOS SENHORES, ANTONIO ROBERTO DA SILVA, FRANCISCO CELESTIANO DA SILVA FILHO, MANOEL EUGENIO NOGUEIRA, SEBASTIÃO BANDEIRA DE PAULA, SADI GUINTZEL, FRANCISCO RODRIGUES DA SILVA, ORLANDO NOGUEIRA DA SILVA, IRINEU BUCHMEIER DE OLIVEIRA DE OLIVEIRA, MANOEL FRANCISCO DE PAULA (IN MEMORIAM), CLEUDO BANDEIRA DE PAULA, JOSÉ MARCELINO SCHAEFER E JOSÉ RIBEIRO JINKINS POR SEUS NOBRES SERVIÇOS PRESTADOS À CONSTRUÇÃO E DESENVOLVIMENTO DA CIDADE DE RIO BRANCO ATRAVÉS DE SEUS TRABALHOS COMO CAMINHONEIROS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSO À SENHORA VALÉRIA LIMA VALE, RECEBENDO TAL HOMENAGEM PELOS TRABALHOS REALIZADOS, CONQUISTAS E DEDICAÇÃO À SUA VIDA NA PROMOÇÃO DO DESENVOLVIMENTO HUMANO.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/663/requerimento_no_198-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/663/requerimento_no_198-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUSSÃO E ANÁLISE DO RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA DO 4º BIMESTRE  DE 2019, DO RELATÓRIO DE GESTÃO FISCAL DO 2º QUADRIMESTRE DE 2019. TAL AUDIÊNCIA ACONTECERÁ NO DIA 13 DE DEZEMBRO, ÀS 9H NA CÂMARA MUNICIPAL DE RIO BRANCO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/664/requerimento_no_199-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/664/requerimento_no_199-2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DO SENHOR ELIZAR MACHADO, PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 06 DO MÊS EM CURSO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/280/plc_no02-2019_-_veto_integral_autografo_e_despacho.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/280/plc_no02-2019_-_veto_integral_autografo_e_despacho.pdf</t>
   </si>
   <si>
     <t>"Veto Integral ao Projeto de Lei Complementar nº02/2019 que deu origem ao Autógrafo nº03/2019, o qual "Altera o art.2º, da Lei Complementar nº38, de 20 de dezembro de 2017".</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/385/veto_integral_ao_pl_no_25-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/385/veto_integral_ao_pl_no_25-2019.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei nº. 25/2019, que deu origem ao Autógrafo nº. 20/2019, o qual "Proíbe o corte de fornecimento de água e energia elétrica pelas concessionárias por falta de Pagamento, nos dias que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/386/veto_integral_ao_pl_no_24-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/386/veto_integral_ao_pl_no_24-2019.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei nº. 24/2019, que deu origem ao Autógrafo nº. 18/2019, o qual "Institui, no âmbito do Município de Rio Branco, a rede de atenção às pessoas com esquizofrenia e dá outras providências".</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/387/veto_parcial_ao_pl_no_28-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/387/veto_parcial_ao_pl_no_28-2019.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº. 28/2019, que deu origem ao Autógrafo nº. 22/2019, o qual "Institui no Município de Rio Branco - Acre, o Dia da Fibromialgia, Filas Preferenciais, Vagas de Estacionamento e a instalação de um Centro de Referência."</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/646/veto_integral_ao_pl_no_40-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/646/veto_integral_ao_pl_no_40-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO /COJUR/Nº.1.516/2019 - ENCAMINHA A ESTA CASA O VETO INTEGRAL AO AUTÓGRAFO Nº42/2019, ORIUNDO DO PROJETO DE LEI Nº 40/2019, DE AUTORIA DO VEREADOR JAKSON RAMOS, O QUAL "RESERVA AOS NEGROS/NEGRAS 20% (VINTE POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE RIO BRANCO, DAS EMPRESAS PÚBLICAS, DAS EMPRESAS PÚBLICAS E DAS SOCIEDADES DE ECONOMIA MISTA CONTROLADAS PELO MUNICÍPIO".</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/650/veto_integral_ao_pl_no__05-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/650/veto_integral_ao_pl_no__05-2019.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo nº 41/2019, oriundo do Projeto de Lei nº 05/2019, de autoria do Vereador João Marcos Luz, o qual "Dispõe sobre a cassação de Alvará de Funcionamento de estabelecimentos flagrados comercializando, adquirindo, transportando, estocando ou revendendo produtos oriundos de furtos, roubos ou outro tipo de ilícito penal no âmbito de Rio Branco.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/671/veto_integral_ao_pl_no_23-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/671/veto_integral_ao_pl_no_23-2019.pdf</t>
   </si>
   <si>
     <t>VETAR INTEGRALMENTE o Autógrafo n° 46/2019, que "Dispõe sobre a reserva de vagas de empregos para as pessoas vítimas de violência doméstica e familiar nas empresas prestadoras de serviços terceirizados ao Município de Rio Branco, bem como institui o Selo Amigas da Paz, e dá outras providências",</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>RLT</t>
   </si>
   <si>
     <t>Relatórios</t>
   </si>
   <si>
     <t>SEMSA</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/238/relatorio_quadrimestral_de_prestacao_de_contas_d_X4oZnvC.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/238/relatorio_quadrimestral_de_prestacao_de_contas_d_X4oZnvC.pdf</t>
   </si>
   <si>
     <t>Relatório Quadrimestral de Prestação de Contas da Saúde  - 3º Quadrimestre de 2018.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/461/relatorio_quadrimestral_de_prestacao_de_contas_d_3HxoT4J.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/461/relatorio_quadrimestral_de_prestacao_de_contas_d_3HxoT4J.pdf</t>
   </si>
   <si>
     <t>Relatório Quadrimestral de Prestação de Contas da Saúde, referente às ações de Saúde no nível de atenção primária de responsabilidade da Secretaria Municipal de Saúde, programadas e executadas no 1º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/552/relatorio_quadrimestral_de_prestacao_de_contas_d_lBwGzN6.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/552/relatorio_quadrimestral_de_prestacao_de_contas_d_lBwGzN6.pdf</t>
   </si>
   <si>
     <t>Relatório Quadrimestral de Prestação de Contas da Saúde, referente ás ações de Saúde, da atenção primária de responsabilidade da Secretaria Municipal de saúde, programadas e executadas no 2º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/239/pestracao_de_constas_anual_-_exercicio_de_2018.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/239/pestracao_de_constas_anual_-_exercicio_de_2018.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do exercício orçamentário e financeiro de 2018 do Município de Rio Branco.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>ARL</t>
   </si>
   <si>
     <t>Anteprojeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/429/anteprojeto_de_resolucao_legislativa_no01-2019.pdf</t>
+    <t>http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/429/anteprojeto_de_resolucao_legislativa_no01-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria da Câmara Municipal de Rio Branco e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6418,67 +6418,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/218/anteprojeto_de_lei_complementar_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1045/anteprojeto_de_lei_complementar_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1046/anteprojeto_de_lei_complementar_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/22/anteprojeto_de_lei_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/28/anteprojeto_de_lei_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/116/anteprojeto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/117/anteprojeto_de_lei_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/127/anteprojeto_de_lei_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/157/anteprojeto_de_lei_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/163/anteprojeto_de_lei_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/164/anteprojeto_de_lei_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/169/anteprojeto_de_lei_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/183/anteprojeto_de_lei_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/204/anteprojeto_de_lei_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/219/anteprojeto_de_lei_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/264/anteprojeto_de_lei_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/265/anteprojeto_de_lei_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/275/anteprojeto_de_lei_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/346/anteprojeto_de_lei_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/395/anteprojeto_de_lei_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/434/anteprojeto_de_lei_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/438/anteprojeto_de_lei_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/605/anteprojeto_de_lei_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/606/anteprojeto_de_lei_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/615/anteprojeto_de_lei_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/638/anteprojeto_de_lei_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/865/anteprojeto_de_lei_n_24-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/23/indicacoes_01_a_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/24/indicacoes_04_a_07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/25/indicacoes_08_a_180.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_181_a_242.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_243_a_244.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/32/indicacoes_245_a_363.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_364_a_368.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_369_a_389.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/37/indicacoes_390_a_393.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/38/indicacoes_394_a_402.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/40/indicacoes_404_a_407.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_408_a_470.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/45/indicacoes_471_a_550.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/46/indicacoes_551_a_633.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/49/indicacoes_636_a_646.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/56/indicacoes_647_a_660.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/58/indicacoes_662_a_664.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_665_a_670.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/60/indicacoes_671_a_680.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/61/indicacoes_681_a_690.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/62/indicacoes_691_a_702.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/63/indicacoes_703_a_710.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/64/indicacoes_711_a_762.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/81/indicacoes_913_a_918.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_919.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/92/indicacoes_920_a_934.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_935_a_1.009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/94/indicacoes_1.010_a_1.017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/98/indicacoes_1.018_a_1.022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_1.023_a_1.049.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/104/indicacoes_1.050_a_1.057.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/100/indicacoes_1.058_a_1.091.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/101/indicacoes_1.092_a_1.095.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_1.096.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/103/indicacoes_1.097_a_1.166.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/109/indicacoes_1.167_a_1.168.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_1.169.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/118/indicacoes_1.170_a_1.175.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/119/indicacoes_1.176_a_1.306.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_1.307.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/129/indicacoes_1.308_a_1.358.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/130/indicacoes_1.359_a_1.492_-_a.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/131/indicacoes_1.493_a_1.691_-_b.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/132/indicacoes_1.692_a_1.693.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/133/indicacoes_1.694_a_1.696.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/134/indicacoes_1.697_a_1.726.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/139/indicacoes_1.727_a_1.776.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/140/indicacoes_1.777_a_1.848.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/141/indicacoes_1.849_a_1.851.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/144/indicacoes_1.852_a_1.964.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/148/indicacoes_1.965_e_1.966.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/149/indicacoes_1.967_e_1.968.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/150/indicacoes_1.969_a_1.974.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/151/indicacoes_1.975_a_1.984.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/154/indicacoes_1.985_a_2.023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/155/indicacoes_2.024_a_2.173.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/175/indicacoes_2.174_a_2.175.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/158/indicacoes_2.176_a_2.181.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/165/indicacoes_2.182_a_2.185.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/166/indicacoes_2.186_a_2.188.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_2.189.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/176/indicacoes_2.190_a_2.209.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/172/indicacoes_2.210_a_2.212.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/173/indicacoes_2.213_a_2.221.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/177/indicacoes_2.222_a_2.224.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/178/indicacoes_2.225_e_2.226.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/179/indicacoes_2.227_a_2.376.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/185/indicacoes_2.377_e_2.378.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/186/indicacoes_2.379_a_2.395.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/187/indicacoes_2.396_a_2.401.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/188/indicacoes_2.402_a_2.403.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/189/indicacoes_2.404_a_2.413.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/196/indicacoes_2.414_a_2.558.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/203/indicacao_2.559.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/207/indicacoes_2.560_a_2.561.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/208/indicacoes_2.562_a_2.571.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/212/indicacoes_2.572_a_2.589.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/215/indicacoes_2.590_a_2.735.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/216/indicacoes_2.736_a_2.740.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/217/indicacao_2.741.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/223/indicacoes_2.742_a_2.901.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/226/indicacoes_2.902_a_2.903.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/227/indicacoes_2.904_a_2.912.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/233/indicacoes_2.913_a_2.914.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/246/indicacoes_2.915_a_3.065.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/247/indicacoes_3.066_a_3.074.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/248/indicacoes_3.075_a_3.076.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/251/indicacoes_3.077_a_3.137.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/252/indicacoes_3.138_a_3.139.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/270/indicacoes_3.140_a_3.146.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/263/indicacoes_no3.147_a_3.148.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_no3.149.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/286/indicacoes_no3.150_a_3.519.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_no3.520.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_no3.521_a_3.707.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/296/indicacoes_no3.708_a_3.813.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no3.814.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/298/indicacoes_3.815_a_3.924.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no_3.925.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/300/indicacao_no_3.926.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no_3.927.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/318/indicacoes_no_3.928_a_3.933.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/326/indicacoes_3.934_a_3.935.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/327/indicacoes_3.936_a_3.958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no_3.959.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/340/indicacoes_no_3.960_a_3.961.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/341/indicacoes_no_3.962_a_3.978.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/342/indicacoes_no_3.979_a_3.980.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/343/indicacoes_no_3.981_a_3.983.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/351/indicacoes_no_3.984_a_3.985.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/352/indicacoes_no_3.986_a_4.006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/361/indicacoes_no_4.007_a_4.010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/364/indicacoes_908_a_912.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/365/indicacoes_904_a_907.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_763_a_903.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_no4.011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_no4.012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_no4.013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/375/indicacoes_no_4.014_a_4.063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_no_4.064.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_no_4.065_a_4.066.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/412/indicacoes_no_4.067_a_4.090.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/413/indicacoes_no4.091_a_4.115.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_no4.116.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/415/indicacoes_no_4.117_a_4.168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/416/indicacoes_no_4.169_a_4.214.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_no_4.215.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/418/indicacoes_no_4.216_a_4.368.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_no4.369.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/420/indicacoes_no_4.370_a_4.371.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_no4.372_a_4.374.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_no4.376_a_4.387.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_no_4.388.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_no4.389_a_4.391.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes_no_4.392_a_4.394.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_no_4.395.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_no_4.396.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_no_4.397.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_no_4.398_a_4.399.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_4.400.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/441/indicacoes_4.401_a_4.406.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_no_4.407.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/449/indicacoes_4.408_a_4.409.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/450/indicacoes_4.410_a_4.411.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_4.412.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_4.413.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_4.414.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/465/indicacoes_no_4.415_a_4.416.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/466/indicacoes_no_4.417_a_4.419.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_no_4.420_a_4.423.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/470/indicacoes_4.424_a_4.651.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/471/indicacoes_4.652_a_4.659.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_4.660.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_4.661.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_4.662_a_4.663.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_4.664_a_4.665.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/476/indicacoes_4.666_a_4.669.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_4.670_a_4.680.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no4.375.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_4.681.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/490/indicacoes_no_4.682_a_4.684.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/491/indicacoes_no_4.685_a_4.691.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_4.692_a_4.738.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_4.739.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_4.740.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/553/indicacoes_4.741_a_4.861_-_part_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_4.862_a_4.975_-_part_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_4.976_a_5.103_-_part_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_5.104_a_5.220_-_part_4.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_5.221_a_5.345_-_part_5.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_5.346_a_5.472_-_part_6.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_5.473_a_5.596_-_part_7.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/560/indicacoes_5.597_a_5.713_-_part_8.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/561/indicacoes_5.714_a_5.752_-_part_9.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_no_5.753.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_no_5.754.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_no_5.755_a_5.778.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_no_5.779.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_5.780.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/567/indicacao_no_5.781.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_no_5.782_a_5.783.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/569/indicacoes_no_5.784_a_5.791.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_no_5.792_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_no_5.793_a_5.854.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_no_5.855_a_5.862.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_5.863.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_no_5.864_a_5.865.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_no_5.866_a_5.887.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_no_5.888.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/577/indicacoes_no_5.889_a_5.892.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/578/indicacoes_5.893_a_5.894.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/579/indicacoes_no_5.895_a_5.897.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_no_5.898.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_no_5.899.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_no_5.900.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/588/indicacoes_no_5.901_a_5.902.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_5.903.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_5.904.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_no_5.905_a_5.911.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_no_5.912_a_5.932.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_no_5.933.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/613/indicacoes_no_5.934_a_5.935.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_5.936.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/620/indicacoes_5.937_a_5.939.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/621/indicacoes_no_5.940_a_6.047.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_6.048.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_6.049.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/630/indicacoes_6.050_a_6.053.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/631/indicacoes_6.054_a_6.089.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_6.090.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/640/indicacoes_6.091_a_6.097.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_6.098.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/644/indicacoes_6.099_a_6.100.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_6.101.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_6.102.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_6.103.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/657/indicacoes_6.104_a_6.105.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/665/indicacoes_6.106_a_6.107.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_6.108.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/670/indicacoes_6.109_a_6.206.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/673/indicacoes_6.207_a_6.208.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/674/indicacoes_6.209_a_6.297.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_decreto_legislativo_no01-2019_vKRY8ho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_decreto_legislativo_no02-2019_Tfl8wXo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_decreto_legislativo_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_decreto_legislativo_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_decreto_legislativo_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_decreto_legislativo_no06-2019_hQX5DzU.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_decreto_legislativo_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_decreto_legislativo_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_decreto_legislativo_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_decreto_legislativo_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_decreto_legislativo_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_decreto_legislativo_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_decreto_legislativo_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_decreto_legislativo_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_decreto_legislativo_no15-2019..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_decreto_legislativo_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_decreto_legislativo_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_legislativo_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_decreto_legislativo_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_decreto_legislativo_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_decreto_legislativo_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_decreto_legislativo_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_decreto_legislativo_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_decreto_legislativo_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_decreto_legislativo_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_decreto_legislativo_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_decreto_legislativo_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_decreto_legislativo_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_decreto_legislativo_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_decreto_legislativo_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_decreto_legislativo_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_decreto_legislativo_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_decreto_legislativo_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_decreto_legislativo_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_decreto_legislatico_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_decreto_legislativo_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_decreto_legislativo_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_decreto_legislativo_no39-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_decreto_legislativo_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_decreto_legislativo_no41-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_decreto_legislativo_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_decreto_legislativo_no43-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_decreto_legislativo_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_decreto_legislativo_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_decreto_legislativo_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_decreto_legislativo_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_decreto_legislativo_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_decreto_legislativo_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_decreto_legislativo_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_decreto_legislativo_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_decreto_legislativo_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/538/projeto_de_decreto_legislativo_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_decreto_legislativo_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_decreto_legislativo_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_decreto_legislativo_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_decreto_legislativo_no_57-2019_h2e36Ry.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_de_decreto_legislativo_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_decreto_legislativo_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/668/projeto_de_decreto_legislativo_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_lei_complementar_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_complementar_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_complementar_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_complementar_no04-2019_-_ldo__2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_complementar_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_complementar_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_complementar_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_complementar_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_complementar_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_complementar_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_complementar_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_complementar_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_lei_complementar_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_complementar_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_complementar_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_complementar_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_complementar_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_complementar_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_complementar_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_compmlementar_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_complementar_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_complementar_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_de_lei_complementar_no23_-_2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/96/processo_-_projeto_de_lei_no05-2019_-_despacho_inicial1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/111/projeto_de_lei_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_lei_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_no_41_-_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_no_43-2019..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_lei_no_44-2019_v1VgqsN.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_no45-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_no48-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_no52-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no55-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_no56-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_no57-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_no_61-2019_-_b.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_62-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_63_-_2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/666/projeto_de_lei_no_64_-_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/667/projeto_de_lei_no_65_-_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_resolucao_legislativa_no01-2019_2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_legislativa_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_resolucao_legislativa_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_resolucao_legislativa_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_resolucao_legislativa_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/55/projeto_de_resolucao_legislativa_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_resolucao_legislativa_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_resolucao_legislativa_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_resolucao_legislativa_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_resolucao_legislativa_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_resolucao_legislativa_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_resolucao_legislativa_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/88/projeto_de_resoluacao_legislativa_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_resolucao_legislativa_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_resolucao_legislativa_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_legislativa_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_resolucao_legislativa_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/224/projeto_de_resolucao_legislativa_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_legislativa_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_resolucao_legislativa_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/604/projeto_de_resolucao_legislativa_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/50/proposta_de_emenda_a_lei_organica_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/80/proposta_de_emenda_a_lei_organica_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/197/proposta_de_emenda_a_lei_organica_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1576/relatorio_2019_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/65/relatorio_resumido_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/142/relatorio_resumido_da_execucao_orcamentario_do_1_AcpQCGc.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/614/relatorio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/376/relatorio_resumido_da_execucao_orcamentaria_do_3_UHG58an.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/507/relatorio_resumido_da_execucao_orca._do_4o_bim.__cVCSZ7p.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/662/relatorio_resumido_da_execucao_orcamentaria_do_5_BYvICXM.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/107/requerimento_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no27-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_no37-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no39-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no41-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_no42-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_no43-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento_no44-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no45-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no46-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_no47-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_no48-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no49-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/209/requerimento_no50-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no52-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no53-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no54-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_no55-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_no56-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_no57-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_no58-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no59-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no60-22019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_no61-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_no62-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_no63-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no64-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_no65-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_no66-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/253/requerimento_no67-2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_no68-2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_no69-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no70-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_no71-2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_no72-2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_no73-2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_no74-2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_no75-2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_no76-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_no77-2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_no78-2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_no79-2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_no80-2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_no81-2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_no82-2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_no83-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_no84-2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_no85-2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_no86-2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_no87-2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_no88-2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_no89-2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_no90-2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_no91-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_no92-2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_no93-2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_no94-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_no95-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_no96-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_no97-2019..pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_n98-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_no99-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_no100-2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_no101-2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_no102-2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento_no103.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento_no105.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/374/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_no107-2019_bZADTPr.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_no108-2019_zJZbtqw.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_no109-2019_pvyP4TI.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_no110-2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_no111-2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_no112-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_no113-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no114-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no115-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no116-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no117-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no118-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_no_119-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_no_120-2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_no121-2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_no122-2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_no_123-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_no124-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_no125-2019_QNuUvyW.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_no126-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_no_127-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_no_128-2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_no_129-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_no_130-2019_bRKl3mN.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_no_131-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_no_132-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_no_133-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_no_134-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_no135-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_136-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_137-2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_138-2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_no_139-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_no_140-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_no_141-2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_no_142-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_no_143-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_no_144-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_no_145-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_no_146-2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_no_147-2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_no_148-2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_no149-2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_no_150-2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_no_151-2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_no_152-2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_no153-2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_no_154-2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_no_155-2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_no156-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_no157-2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_no_158-2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_no159-2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no160-2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_no_161-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_no_162-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no163-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_no_164-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_no_165-2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no166-2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_no_167-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_no_168-2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_no_169-2019.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_no_170-2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_171-2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no172-2019.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_no_173-2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_no_174-2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_no_175-2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_no_177-2019.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_no_178-2019.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_179-2019.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_180-2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_181-2019.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_182-2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_183-2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_184-2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no_187-2019.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/660/requerimento_no_196-_2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/663/requerimento_no_198-2019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/664/requerimento_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/280/plc_no02-2019_-_veto_integral_autografo_e_despacho.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/385/veto_integral_ao_pl_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/386/veto_integral_ao_pl_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/387/veto_parcial_ao_pl_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/646/veto_integral_ao_pl_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/650/veto_integral_ao_pl_no__05-2019.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/671/veto_integral_ao_pl_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/238/relatorio_quadrimestral_de_prestacao_de_contas_d_X4oZnvC.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/461/relatorio_quadrimestral_de_prestacao_de_contas_d_3HxoT4J.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/552/relatorio_quadrimestral_de_prestacao_de_contas_d_lBwGzN6.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/239/pestracao_de_constas_anual_-_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/429/anteprojeto_de_resolucao_legislativa_no01-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/218/anteprojeto_de_lei_complementar_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1045/anteprojeto_de_lei_complementar_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1046/anteprojeto_de_lei_complementar_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/22/anteprojeto_de_lei_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/28/anteprojeto_de_lei_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/116/anteprojeto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/117/anteprojeto_de_lei_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/127/anteprojeto_de_lei_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/157/anteprojeto_de_lei_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/163/anteprojeto_de_lei_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/164/anteprojeto_de_lei_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/169/anteprojeto_de_lei_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/183/anteprojeto_de_lei_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/204/anteprojeto_de_lei_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/219/anteprojeto_de_lei_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/264/anteprojeto_de_lei_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/265/anteprojeto_de_lei_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/275/anteprojeto_de_lei_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/346/anteprojeto_de_lei_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/395/anteprojeto_de_lei_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/434/anteprojeto_de_lei_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/438/anteprojeto_de_lei_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/605/anteprojeto_de_lei_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/606/anteprojeto_de_lei_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/615/anteprojeto_de_lei_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/638/anteprojeto_de_lei_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/865/anteprojeto_de_lei_n_24-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/23/indicacoes_01_a_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/24/indicacoes_04_a_07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/25/indicacoes_08_a_180.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_181_a_242.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_243_a_244.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/32/indicacoes_245_a_363.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_364_a_368.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_369_a_389.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/37/indicacoes_390_a_393.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/38/indicacoes_394_a_402.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/40/indicacoes_404_a_407.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_408_a_470.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/45/indicacoes_471_a_550.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/46/indicacoes_551_a_633.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/49/indicacoes_636_a_646.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/56/indicacoes_647_a_660.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/58/indicacoes_662_a_664.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_665_a_670.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/60/indicacoes_671_a_680.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/61/indicacoes_681_a_690.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/62/indicacoes_691_a_702.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/63/indicacoes_703_a_710.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/64/indicacoes_711_a_762.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/81/indicacoes_913_a_918.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_919.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/92/indicacoes_920_a_934.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_935_a_1.009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/94/indicacoes_1.010_a_1.017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/98/indicacoes_1.018_a_1.022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_1.023_a_1.049.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/104/indicacoes_1.050_a_1.057.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/100/indicacoes_1.058_a_1.091.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/101/indicacoes_1.092_a_1.095.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_1.096.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/103/indicacoes_1.097_a_1.166.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/109/indicacoes_1.167_a_1.168.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_1.169.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/118/indicacoes_1.170_a_1.175.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/119/indicacoes_1.176_a_1.306.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_1.307.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/129/indicacoes_1.308_a_1.358.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/130/indicacoes_1.359_a_1.492_-_a.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/131/indicacoes_1.493_a_1.691_-_b.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/132/indicacoes_1.692_a_1.693.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/133/indicacoes_1.694_a_1.696.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/134/indicacoes_1.697_a_1.726.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/139/indicacoes_1.727_a_1.776.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/140/indicacoes_1.777_a_1.848.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/141/indicacoes_1.849_a_1.851.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/144/indicacoes_1.852_a_1.964.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/148/indicacoes_1.965_e_1.966.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/149/indicacoes_1.967_e_1.968.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/150/indicacoes_1.969_a_1.974.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/151/indicacoes_1.975_a_1.984.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/154/indicacoes_1.985_a_2.023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/155/indicacoes_2.024_a_2.173.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/175/indicacoes_2.174_a_2.175.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/158/indicacoes_2.176_a_2.181.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/165/indicacoes_2.182_a_2.185.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/166/indicacoes_2.186_a_2.188.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_2.189.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/176/indicacoes_2.190_a_2.209.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/172/indicacoes_2.210_a_2.212.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/173/indicacoes_2.213_a_2.221.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/177/indicacoes_2.222_a_2.224.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/178/indicacoes_2.225_e_2.226.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/179/indicacoes_2.227_a_2.376.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/185/indicacoes_2.377_e_2.378.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/186/indicacoes_2.379_a_2.395.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/187/indicacoes_2.396_a_2.401.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/188/indicacoes_2.402_a_2.403.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/189/indicacoes_2.404_a_2.413.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/196/indicacoes_2.414_a_2.558.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/203/indicacao_2.559.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/207/indicacoes_2.560_a_2.561.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/208/indicacoes_2.562_a_2.571.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/212/indicacoes_2.572_a_2.589.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/215/indicacoes_2.590_a_2.735.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/216/indicacoes_2.736_a_2.740.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/217/indicacao_2.741.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/223/indicacoes_2.742_a_2.901.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/226/indicacoes_2.902_a_2.903.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/227/indicacoes_2.904_a_2.912.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/233/indicacoes_2.913_a_2.914.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/246/indicacoes_2.915_a_3.065.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/247/indicacoes_3.066_a_3.074.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/248/indicacoes_3.075_a_3.076.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/251/indicacoes_3.077_a_3.137.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/252/indicacoes_3.138_a_3.139.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/270/indicacoes_3.140_a_3.146.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/263/indicacoes_no3.147_a_3.148.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_no3.149.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/286/indicacoes_no3.150_a_3.519.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_no3.520.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_no3.521_a_3.707.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/296/indicacoes_no3.708_a_3.813.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no3.814.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/298/indicacoes_3.815_a_3.924.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no_3.925.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/300/indicacao_no_3.926.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no_3.927.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/318/indicacoes_no_3.928_a_3.933.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/326/indicacoes_3.934_a_3.935.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/327/indicacoes_3.936_a_3.958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no_3.959.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/340/indicacoes_no_3.960_a_3.961.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/341/indicacoes_no_3.962_a_3.978.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/342/indicacoes_no_3.979_a_3.980.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/343/indicacoes_no_3.981_a_3.983.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/351/indicacoes_no_3.984_a_3.985.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/352/indicacoes_no_3.986_a_4.006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/361/indicacoes_no_4.007_a_4.010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/364/indicacoes_908_a_912.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/365/indicacoes_904_a_907.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_763_a_903.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_no4.011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_no4.012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_no4.013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/375/indicacoes_no_4.014_a_4.063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_no_4.064.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_no_4.065_a_4.066.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/412/indicacoes_no_4.067_a_4.090.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/413/indicacoes_no4.091_a_4.115.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_no4.116.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/415/indicacoes_no_4.117_a_4.168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/416/indicacoes_no_4.169_a_4.214.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_no_4.215.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/418/indicacoes_no_4.216_a_4.368.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_no4.369.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/420/indicacoes_no_4.370_a_4.371.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_no4.372_a_4.374.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_no4.376_a_4.387.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_no_4.388.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_no4.389_a_4.391.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes_no_4.392_a_4.394.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_no_4.395.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_no_4.396.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_no_4.397.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_no_4.398_a_4.399.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_4.400.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/441/indicacoes_4.401_a_4.406.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_no_4.407.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/449/indicacoes_4.408_a_4.409.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/450/indicacoes_4.410_a_4.411.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_4.412.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_4.413.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_4.414.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/465/indicacoes_no_4.415_a_4.416.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/466/indicacoes_no_4.417_a_4.419.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_no_4.420_a_4.423.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/470/indicacoes_4.424_a_4.651.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/471/indicacoes_4.652_a_4.659.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_4.660.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_4.661.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_4.662_a_4.663.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_4.664_a_4.665.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/476/indicacoes_4.666_a_4.669.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_4.670_a_4.680.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no4.375.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_4.681.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/490/indicacoes_no_4.682_a_4.684.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/491/indicacoes_no_4.685_a_4.691.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_4.692_a_4.738.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_4.739.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_4.740.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/553/indicacoes_4.741_a_4.861_-_part_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_4.862_a_4.975_-_part_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_4.976_a_5.103_-_part_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_5.104_a_5.220_-_part_4.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_5.221_a_5.345_-_part_5.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_5.346_a_5.472_-_part_6.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_5.473_a_5.596_-_part_7.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/560/indicacoes_5.597_a_5.713_-_part_8.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/561/indicacoes_5.714_a_5.752_-_part_9.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_no_5.753.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_no_5.754.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_no_5.755_a_5.778.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_no_5.779.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_5.780.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/567/indicacao_no_5.781.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_no_5.782_a_5.783.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/569/indicacoes_no_5.784_a_5.791.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_no_5.792_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_no_5.793_a_5.854.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_no_5.855_a_5.862.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_5.863.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_no_5.864_a_5.865.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_no_5.866_a_5.887.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_no_5.888.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/577/indicacoes_no_5.889_a_5.892.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/578/indicacoes_5.893_a_5.894.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/579/indicacoes_no_5.895_a_5.897.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_no_5.898.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_no_5.899.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_no_5.900.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/588/indicacoes_no_5.901_a_5.902.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_no_5.903.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_no_5.904.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_no_5.905_a_5.911.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_no_5.912_a_5.932.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_no_5.933.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/613/indicacoes_no_5.934_a_5.935.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_5.936.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/620/indicacoes_5.937_a_5.939.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/621/indicacoes_no_5.940_a_6.047.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_6.048.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_6.049.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/630/indicacoes_6.050_a_6.053.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/631/indicacoes_6.054_a_6.089.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_6.090.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/640/indicacoes_6.091_a_6.097.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_6.098.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/644/indicacoes_6.099_a_6.100.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_6.101.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_6.102.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_6.103.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/657/indicacoes_6.104_a_6.105.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/665/indicacoes_6.106_a_6.107.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_6.108.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/670/indicacoes_6.109_a_6.206.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/673/indicacoes_6.207_a_6.208.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/674/indicacoes_6.209_a_6.297.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_decreto_legislativo_no01-2019_vKRY8ho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_decreto_legislativo_no02-2019_Tfl8wXo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_decreto_legislativo_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_decreto_legislativo_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_decreto_legislativo_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_decreto_legislativo_no06-2019_hQX5DzU.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_decreto_legislativo_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_decreto_legislativo_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_decreto_legislativo_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_decreto_legislativo_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_decreto_legislativo_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_decreto_legislativo_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_decreto_legislativo_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_decreto_legislativo_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_decreto_legislativo_no15-2019..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_decreto_legislativo_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_decreto_legislativo_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_legislativo_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_decreto_legislativo_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_decreto_legislativo_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_decreto_legislativo_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_decreto_legislativo_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_decreto_legislativo_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_decreto_legislativo_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_decreto_legislativo_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_decreto_legislativo_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_decreto_legislativo_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_decreto_legislativo_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_decreto_legislativo_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_decreto_legislativo_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_decreto_legislativo_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_decreto_legislativo_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_decreto_legislativo_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_decreto_legislativo_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_decreto_legislatico_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_decreto_legislativo_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_decreto_legislativo_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_decreto_legislativo_no39-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_decreto_legislativo_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_decreto_legislativo_no41-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_decreto_legislativo_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_decreto_legislativo_no43-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_decreto_legislativo_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_decreto_legislativo_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_decreto_legislativo_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_decreto_legislativo_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_decreto_legislativo_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_decreto_legislativo_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_decreto_legislativo_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_decreto_legislativo_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_decreto_legislativo_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/538/projeto_de_decreto_legislativo_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_decreto_legislativo_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_decreto_legislativo_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_decreto_legislativo_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_decreto_legislativo_no_57-2019_h2e36Ry.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_de_decreto_legislativo_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_decreto_legislativo_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/668/projeto_de_decreto_legislativo_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_lei_complementar_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_complementar_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_complementar_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_complementar_no04-2019_-_ldo__2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_complementar_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_complementar_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_complementar_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_complementar_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_complementar_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_complementar_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_complementar_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_complementar_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_lei_complementar_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_complementar_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_complementar_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_complementar_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_complementar_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_complementar_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_complementar_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_compmlementar_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_complementar_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_complementar_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_de_lei_complementar_no23_-_2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/96/processo_-_projeto_de_lei_no05-2019_-_despacho_inicial1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/111/projeto_de_lei_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_lei_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_no_41_-_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_no_43-2019..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_lei_no_44-2019_v1VgqsN.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_no45-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_47-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_no48-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_no52-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no55-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_no56-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_no57-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_no_61-2019_-_b.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_62-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_no_63_-_2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/666/projeto_de_lei_no_64_-_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/667/projeto_de_lei_no_65_-_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_resolucao_legislativa_no01-2019_2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_legislativa_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_resolucao_legislativa_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_resolucao_legislativa_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_resolucao_legislativa_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/55/projeto_de_resolucao_legislativa_no06-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_resolucao_legislativa_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_resolucao_legislativa_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_resolucao_legislativa_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_resolucao_legislativa_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_resolucao_legislativa_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_resolucao_legislativa_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/88/projeto_de_resoluacao_legislativa_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_resolucao_legislativa_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_resolucao_legislativa_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_legislativa_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_resolucao_legislativa_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/224/projeto_de_resolucao_legislativa_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_legislativa_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_resolucao_legislativa_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/604/projeto_de_resolucao_legislativa_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/50/proposta_de_emenda_a_lei_organica_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/80/proposta_de_emenda_a_lei_organica_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/197/proposta_de_emenda_a_lei_organica_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/1576/relatorio_2019_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/65/relatorio_resumido_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/142/relatorio_resumido_da_execucao_orcamentario_do_1_AcpQCGc.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/614/relatorio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/376/relatorio_resumido_da_execucao_orcamentaria_do_3_UHG58an.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/507/relatorio_resumido_da_execucao_orca._do_4o_bim.__cVCSZ7p.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/662/relatorio_resumido_da_execucao_orcamentaria_do_5_BYvICXM.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_no01-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no04-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_no05-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_no08-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_no09-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no11-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no22-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no23-2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/107/requerimento_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no27-2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no29-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_no31-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no32-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_no37-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no39-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_no40-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no41-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_no42-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_no43-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento_no44-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no45-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no46-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_no47-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_no48-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no49-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/209/requerimento_no50-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no52-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no53-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no54-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_no55-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_no56-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_no57-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_no58-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no59-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no60-22019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_no61-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_no62-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_no63-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no64-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_no65-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_no66-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/253/requerimento_no67-2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_no68-2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_no69-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no70-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_no71-2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_no72-2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_no73-2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_no74-2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_no75-2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_no76-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_no77-2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_no78-2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_no79-2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_no80-2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_no81-2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_no82-2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_no83-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_no84-2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_no85-2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_no86-2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_no87-2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_no88-2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_no89-2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_no90-2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_no91-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_no92-2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_no93-2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_no94-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_no95-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_no96-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_no97-2019..pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_n98-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_no99-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_no100-2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_no101-2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_no102-2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento_no103.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento_no105.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/374/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_no107-2019_bZADTPr.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_no108-2019_zJZbtqw.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_no109-2019_pvyP4TI.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_no110-2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_no111-2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_no112-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_no113-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no114-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no115-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no116-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no117-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no118-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_no_119-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_no_120-2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_no121-2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_no122-2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_no_123-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_no124-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_no125-2019_QNuUvyW.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_no126-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_no_127-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_no_128-2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_no_129-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_no_130-2019_bRKl3mN.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_no_131-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_no_132-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_no_133-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_no_134-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_no135-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_136-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_137-2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_138-2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_no_139-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_no_140-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_no_141-2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_no_142-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_no_143-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_no_144-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_no_145-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_no_146-2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_no_147-2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_no_148-2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_no149-2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_no_150-2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_no_151-2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_no_152-2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_no153-2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_no_154-2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_no_155-2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_no156-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_no157-2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_no_158-2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_no159-2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no160-2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_no_161-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_no_162-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no163-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_no_164-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_no_165-2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no166-2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_no_167-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_no_168-2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_no_169-2019.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_no_170-2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_171-2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no172-2019.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_no_173-2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_no_174-2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_no_175-2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_no_177-2019.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_no_178-2019.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_no_179-2019.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_180-2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_181-2019.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_182-2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no_183-2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no_184-2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no_187-2019.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/660/requerimento_no_196-_2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/663/requerimento_no_198-2019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/664/requerimento_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/280/plc_no02-2019_-_veto_integral_autografo_e_despacho.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/385/veto_integral_ao_pl_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/386/veto_integral_ao_pl_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/387/veto_parcial_ao_pl_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/646/veto_integral_ao_pl_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/650/veto_integral_ao_pl_no__05-2019.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/671/veto_integral_ao_pl_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/238/relatorio_quadrimestral_de_prestacao_de_contas_d_X4oZnvC.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/461/relatorio_quadrimestral_de_prestacao_de_contas_d_3HxoT4J.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/552/relatorio_quadrimestral_de_prestacao_de_contas_d_lBwGzN6.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/239/pestracao_de_constas_anual_-_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobranco.ac.leg.br/media/sapl/public/materialegislativa/2019/429/anteprojeto_de_resolucao_legislativa_no01-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H644"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="249.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>